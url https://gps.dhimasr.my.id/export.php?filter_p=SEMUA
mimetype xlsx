--- v0 (2026-08-10)
+++ v1 (2026-10-09)
@@ -74,129 +74,129 @@
   <si>
     <t>GEDUNG</t>
   </si>
   <si>
     <t>LANTAI</t>
   </si>
   <si>
     <t>BARCODE</t>
   </si>
   <si>
     <t>CATATAN</t>
   </si>
   <si>
     <t>KETERANGAN</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Utama</t>
   </si>
   <si>
     <t>KAL</t>
   </si>
   <si>
+    <t>1097213</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Refrigerator </t>
+  </si>
+  <si>
+    <t>Gea</t>
+  </si>
+  <si>
+    <t>Expo-480PH</t>
+  </si>
+  <si>
+    <t>2023070030</t>
+  </si>
+  <si>
+    <t>20 Juli 2026</t>
+  </si>
+  <si>
+    <t>Farmasi</t>
+  </si>
+  <si>
+    <t>202401284</t>
+  </si>
+  <si>
+    <t>MLC-9058</t>
+  </si>
+  <si>
+    <t>Laik Pakai</t>
+  </si>
+  <si>
+    <t>1097214</t>
+  </si>
+  <si>
+    <t>17010090</t>
+  </si>
+  <si>
+    <t>202600136</t>
+  </si>
+  <si>
     <t>1097220</t>
   </si>
   <si>
     <t>Infrared Lamp</t>
   </si>
   <si>
     <t>Itanaku</t>
   </si>
   <si>
     <t>IR-371</t>
   </si>
   <si>
     <t>IR-001-FS</t>
   </si>
   <si>
-    <t>20 Juli 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Fisioterapi</t>
   </si>
   <si>
     <t>202401029</t>
   </si>
   <si>
     <t>MLC-813</t>
   </si>
   <si>
-    <t>Laik Pakai</t>
-[...1 lines deleted...]
-  <si>
     <t>1097221</t>
   </si>
   <si>
     <t>Heuser</t>
   </si>
   <si>
     <t>TGS 3.1</t>
   </si>
   <si>
     <t>246.73.0311.134</t>
   </si>
   <si>
     <t>202401028</t>
   </si>
   <si>
     <t>MLC-807</t>
-  </si>
-[...31 lines deleted...]
-    <t>202600136</t>
   </si>
   <si>
     <t>KAN</t>
   </si>
   <si>
     <t>1097222</t>
   </si>
   <si>
     <t xml:space="preserve">Sphygmomanometer </t>
   </si>
   <si>
     <t>Riester</t>
   </si>
   <si>
     <t>Big Ben Round</t>
   </si>
   <si>
     <t>130416094</t>
   </si>
   <si>
     <t>202401031</t>
   </si>
   <si>
     <t>MNLC-811</t>
   </si>
@@ -606,54 +606,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O13"/>
+  <dimension ref="A1:O14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O13" sqref="O13"/>
+      <selection activeCell="O14" sqref="O14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.851" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -744,287 +744,310 @@
         <v>20</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="3"/>
       <c r="I6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L6" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M6" s="3" t="s">
         <v>27</v>
       </c>
       <c r="N6" s="3" t="s">
         <v>28</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="3">
         <v>3</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="H7" s="3"/>
       <c r="I7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L7" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M7" s="3" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="N7" s="3"/>
       <c r="O7" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="3">
         <v>4</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F8" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="D8" s="3" t="s">
+      <c r="G8" s="3" t="s">
         <v>37</v>
-      </c>
-[...7 lines deleted...]
-        <v>40</v>
       </c>
       <c r="H8" s="3"/>
       <c r="I8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="K8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L8" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M8" s="3" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="N8" s="3" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="3">
         <v>5</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="G9" s="3" t="s">
         <v>44</v>
-      </c>
-[...10 lines deleted...]
-        <v>45</v>
       </c>
       <c r="H9" s="3"/>
       <c r="I9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="K9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L9" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M9" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="N9" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="N9" s="3"/>
       <c r="O9" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="3">
         <v>6</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>50</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>51</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H10" s="3"/>
       <c r="I10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="K10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L10" s="3">
         <v>1</v>
       </c>
       <c r="M10" s="3" t="s">
         <v>53</v>
       </c>
       <c r="N10" s="3" t="s">
         <v>54</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="3">
         <v>7</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>56</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>57</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>58</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H11" s="3"/>
       <c r="I11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="K11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L11" s="3">
         <v>1</v>
       </c>
       <c r="M11" s="3" t="s">
         <v>60</v>
       </c>
       <c r="N11" s="3" t="s">
         <v>61</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="13" spans="1:15">
-      <c r="O13" s="4" t="s">
+    <row r="12" spans="1:15">
+      <c r="A12" s="3">
+        <v>8</v>
+      </c>
+      <c r="B12" s="3"/>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3"/>
+      <c r="E12" s="3"/>
+      <c r="F12" s="3"/>
+      <c r="G12" s="3"/>
+      <c r="H12" s="3"/>
+      <c r="I12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J12" s="3"/>
+      <c r="K12" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="L12" s="3"/>
+      <c r="M12" s="3"/>
+      <c r="N12" s="3"/>
+      <c r="O12" s="3"/>
+    </row>
+    <row r="14" spans="1:15">
+      <c r="O14" s="4" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">