--- v0 (2026-08-10)
+++ v1 (2026-10-09)
@@ -65,162 +65,162 @@
   <si>
     <t>NAMA RS</t>
   </si>
   <si>
     <t>TANGGAL</t>
   </si>
   <si>
     <t>RUANGAN</t>
   </si>
   <si>
     <t>GEDUNG</t>
   </si>
   <si>
     <t>LANTAI</t>
   </si>
   <si>
     <t>BARCODE</t>
   </si>
   <si>
     <t>CATATAN</t>
   </si>
   <si>
     <t>KETERANGAN</t>
   </si>
   <si>
+    <t>KAN</t>
+  </si>
+  <si>
+    <t>1022933</t>
+  </si>
+  <si>
+    <t>Infusion Pump</t>
+  </si>
+  <si>
+    <t>Terumo</t>
+  </si>
+  <si>
+    <t>TE-LF630</t>
+  </si>
+  <si>
+    <t>2202010379</t>
+  </si>
+  <si>
+    <t>Brawijaya Hospital Tangerang</t>
+  </si>
+  <si>
+    <t>07 Agustus 2026</t>
+  </si>
+  <si>
+    <t>IGD</t>
+  </si>
+  <si>
+    <t>Utama</t>
+  </si>
+  <si>
+    <t>Laik Pakai</t>
+  </si>
+  <si>
+    <t>1022934</t>
+  </si>
+  <si>
+    <t>TE-LF600</t>
+  </si>
+  <si>
+    <t>1612010621</t>
+  </si>
+  <si>
+    <t>ICU</t>
+  </si>
+  <si>
+    <t>2024008655</t>
+  </si>
+  <si>
     <t>KAL</t>
   </si>
   <si>
+    <t>1022935</t>
+  </si>
+  <si>
+    <t>Vein Viewer</t>
+  </si>
+  <si>
+    <t>Medcaptain</t>
+  </si>
+  <si>
+    <t>NAVI-60</t>
+  </si>
+  <si>
+    <t>6202502000067</t>
+  </si>
+  <si>
+    <t>2024008656</t>
+  </si>
+  <si>
+    <t>1022936</t>
+  </si>
+  <si>
+    <t>OAE</t>
+  </si>
+  <si>
+    <t>Otodynamics</t>
+  </si>
+  <si>
+    <t>Otoport</t>
+  </si>
+  <si>
+    <t>31596</t>
+  </si>
+  <si>
+    <t>Bayi Sehat</t>
+  </si>
+  <si>
+    <t>2024008657</t>
+  </si>
+  <si>
     <t>1022937</t>
   </si>
   <si>
     <t>Anastesi Unit</t>
   </si>
   <si>
     <t>Infinium</t>
   </si>
   <si>
     <t>ADS II</t>
   </si>
   <si>
     <t>YSYXD49</t>
   </si>
   <si>
-    <t>Brawijaya Hospital Tangerang</t>
-[...4 lines deleted...]
-  <si>
     <t>OK</t>
   </si>
   <si>
-    <t>Utama</t>
-[...1 lines deleted...]
-  <si>
     <t>2024008658</t>
   </si>
   <si>
     <t>cuma anastesi</t>
-  </si>
-[...76 lines deleted...]
-    <t>2024008656</t>
   </si>
   <si>
     <t>Generated by dhimasr.my.id</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,238 +702,238 @@
       <c r="D5" s="3" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L5" s="3">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="M5" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="M5" s="3"/>
+      <c r="N5" s="3"/>
+      <c r="O5" s="3" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="3">
         <v>2</v>
       </c>
       <c r="B6" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="3" t="s">
         <v>30</v>
-      </c>
-[...13 lines deleted...]
-        <v>35</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="K6" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L6" s="3">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="M6" s="3"/>
+        <v>3</v>
+      </c>
+      <c r="M6" s="3" t="s">
+        <v>32</v>
+      </c>
       <c r="N6" s="3"/>
       <c r="O6" s="3" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="3">
         <v>3</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C7" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="D7" s="3" t="s">
-[...5 lines deleted...]
-      <c r="F7" s="3" t="s">
+      <c r="G7" s="3" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="K7" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L7" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M7" s="3" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="N7" s="3"/>
       <c r="O7" s="3" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="3">
         <v>4</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="C8" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E8" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="D8" s="3" t="s">
+      <c r="F8" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="E8" s="3" t="s">
+      <c r="G8" s="3" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="K8" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L8" s="3">
         <v>2</v>
       </c>
       <c r="M8" s="3" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N8" s="3"/>
       <c r="O8" s="3" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="3">
         <v>5</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="C9" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E9" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="D9" s="3" t="s">
+      <c r="F9" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="E9" s="3" t="s">
+      <c r="G9" s="3" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="K9" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L9" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M9" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="N9" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="N9" s="3"/>
       <c r="O9" s="3" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="O11" s="4" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>