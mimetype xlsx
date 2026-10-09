--- v0 (2026-08-10)
+++ v1 (2026-10-09)
@@ -65,822 +65,822 @@
   <si>
     <t>NAMA RS</t>
   </si>
   <si>
     <t>TANGGAL</t>
   </si>
   <si>
     <t>RUANGAN</t>
   </si>
   <si>
     <t>GEDUNG</t>
   </si>
   <si>
     <t>LANTAI</t>
   </si>
   <si>
     <t>BARCODE</t>
   </si>
   <si>
     <t>CATATAN</t>
   </si>
   <si>
     <t>KETERANGAN</t>
   </si>
   <si>
+    <t>KAL</t>
+  </si>
+  <si>
+    <t>1047390</t>
+  </si>
+  <si>
+    <t>USG</t>
+  </si>
+  <si>
+    <t>GE</t>
+  </si>
+  <si>
+    <t>Logiq P6</t>
+  </si>
+  <si>
+    <t>3108905115</t>
+  </si>
+  <si>
+    <t>RS EMC Cikarang</t>
+  </si>
+  <si>
+    <t>20 Mei 2026</t>
+  </si>
+  <si>
+    <t>Radiologi</t>
+  </si>
+  <si>
+    <t>Utama</t>
+  </si>
+  <si>
+    <t>202600539</t>
+  </si>
+  <si>
+    <t>Laik Pakai</t>
+  </si>
+  <si>
     <t>KAN</t>
   </si>
   <si>
+    <t>1047391</t>
+  </si>
+  <si>
+    <t>EKG CT Scan</t>
+  </si>
+  <si>
+    <t>Ivy Biomedical</t>
+  </si>
+  <si>
+    <t>15120588</t>
+  </si>
+  <si>
+    <t>202600540</t>
+  </si>
+  <si>
+    <t>1047392</t>
+  </si>
+  <si>
+    <t>Regulator Oksigen</t>
+  </si>
+  <si>
+    <t>Gentec</t>
+  </si>
+  <si>
+    <t>FM891B</t>
+  </si>
+  <si>
+    <t>11600652</t>
+  </si>
+  <si>
+    <t>202600541</t>
+  </si>
+  <si>
+    <t>1047393</t>
+  </si>
+  <si>
+    <t>Onemed</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>P016074</t>
+  </si>
+  <si>
+    <t>202600542</t>
+  </si>
+  <si>
+    <t>1047394</t>
+  </si>
+  <si>
+    <t>Termometer Infrared</t>
+  </si>
+  <si>
+    <t>Microlife</t>
+  </si>
+  <si>
+    <t>171601250</t>
+  </si>
+  <si>
+    <t>MCU</t>
+  </si>
+  <si>
+    <t>202600543</t>
+  </si>
+  <si>
+    <t>1047395</t>
+  </si>
+  <si>
+    <t>Yasee</t>
+  </si>
+  <si>
+    <t>JA-11S</t>
+  </si>
+  <si>
+    <t>TI-544-MCU</t>
+  </si>
+  <si>
+    <t>202600544</t>
+  </si>
+  <si>
+    <t>1047396</t>
+  </si>
+  <si>
+    <t>Suction Pump</t>
+  </si>
+  <si>
+    <t>Pahsco</t>
+  </si>
+  <si>
+    <t>Ohmeda</t>
+  </si>
+  <si>
+    <t>SP-545-IGD</t>
+  </si>
+  <si>
+    <t>IGD</t>
+  </si>
+  <si>
+    <t>202600545</t>
+  </si>
+  <si>
+    <t>1047397</t>
+  </si>
+  <si>
+    <t>882VR</t>
+  </si>
+  <si>
+    <t>SP-546-IGD</t>
+  </si>
+  <si>
+    <t>202600546</t>
+  </si>
+  <si>
+    <t>1047398</t>
+  </si>
+  <si>
+    <t>RO-547-IGD</t>
+  </si>
+  <si>
+    <t>202600547</t>
+  </si>
+  <si>
+    <t>1047399</t>
+  </si>
+  <si>
+    <t>Wikai</t>
+  </si>
+  <si>
+    <t>SP-548-IGD</t>
+  </si>
+  <si>
+    <t>202600548</t>
+  </si>
+  <si>
+    <t>1047400</t>
+  </si>
+  <si>
+    <t>Lokal</t>
+  </si>
+  <si>
+    <t>RO-549-A</t>
+  </si>
+  <si>
+    <t>Ambulance</t>
+  </si>
+  <si>
+    <t>202600549</t>
+  </si>
+  <si>
+    <t>1047401</t>
+  </si>
+  <si>
+    <t>SP-550-F</t>
+  </si>
+  <si>
+    <t>Fisioterapi</t>
+  </si>
+  <si>
+    <t>202600550</t>
+  </si>
+  <si>
+    <t>1047402</t>
+  </si>
+  <si>
+    <t>Nebulizer</t>
+  </si>
+  <si>
+    <t>Devilbiss</t>
+  </si>
+  <si>
+    <t>Pulmo Aide</t>
+  </si>
+  <si>
+    <t>17002061</t>
+  </si>
+  <si>
+    <t>202600551</t>
+  </si>
+  <si>
+    <t>1047403</t>
+  </si>
+  <si>
+    <t>16101243</t>
+  </si>
+  <si>
+    <t>202600552</t>
+  </si>
+  <si>
+    <t>1047405</t>
+  </si>
+  <si>
+    <t>Infrared</t>
+  </si>
+  <si>
+    <t>Nesco</t>
+  </si>
+  <si>
+    <t>SN-51</t>
+  </si>
+  <si>
+    <t>2005001399</t>
+  </si>
+  <si>
+    <t>202600553</t>
+  </si>
+  <si>
+    <t>1047406</t>
+  </si>
+  <si>
+    <t>16100952</t>
+  </si>
+  <si>
+    <t>202600554</t>
+  </si>
+  <si>
+    <t>1047407</t>
+  </si>
+  <si>
+    <t>Phototerapy</t>
+  </si>
+  <si>
+    <t>Lullaby</t>
+  </si>
+  <si>
+    <t>SGT16020285PA</t>
+  </si>
+  <si>
+    <t>21 Mei 2026</t>
+  </si>
+  <si>
+    <t>ICU</t>
+  </si>
+  <si>
+    <t>202600555</t>
+  </si>
+  <si>
+    <t>1047408</t>
+  </si>
+  <si>
+    <t>SGT16030286PA</t>
+  </si>
+  <si>
+    <t>202600556</t>
+  </si>
+  <si>
+    <t>1047409</t>
+  </si>
+  <si>
+    <t>ECG</t>
+  </si>
+  <si>
+    <t>MAC600</t>
+  </si>
+  <si>
+    <t>SF716010057PA</t>
+  </si>
+  <si>
+    <t>202600557</t>
+  </si>
+  <si>
+    <t>1047490</t>
+  </si>
+  <si>
+    <t>Regulator Oxigen</t>
+  </si>
+  <si>
+    <t>RO-558-ICU</t>
+  </si>
+  <si>
+    <t>202600558</t>
+  </si>
+  <si>
+    <t>1047491</t>
+  </si>
+  <si>
+    <t>SP-559-ICU</t>
+  </si>
+  <si>
+    <t>202600559</t>
+  </si>
+  <si>
+    <t>1047492</t>
+  </si>
+  <si>
+    <t>Amcaremed</t>
+  </si>
+  <si>
+    <t>VR-I-W</t>
+  </si>
+  <si>
+    <t>AM202203936</t>
+  </si>
+  <si>
+    <t>202600560</t>
+  </si>
+  <si>
+    <t>1047493</t>
+  </si>
+  <si>
+    <t>SP-561-ICU</t>
+  </si>
+  <si>
+    <t>202600561</t>
+  </si>
+  <si>
+    <t>1047494</t>
+  </si>
+  <si>
+    <t>6101165</t>
+  </si>
+  <si>
+    <t>202600562</t>
+  </si>
+  <si>
+    <t>1047495</t>
+  </si>
+  <si>
+    <t>General Care</t>
+  </si>
+  <si>
+    <t>7E-A</t>
+  </si>
+  <si>
+    <t>2017090264</t>
+  </si>
+  <si>
+    <t>202600563</t>
+  </si>
+  <si>
+    <t>1047496</t>
+  </si>
+  <si>
+    <t>Pulse Oximeter</t>
+  </si>
+  <si>
+    <t>GEA</t>
+  </si>
+  <si>
+    <t>M076A926108</t>
+  </si>
+  <si>
+    <t>202600564</t>
+  </si>
+  <si>
+    <t>1047497</t>
+  </si>
+  <si>
+    <t>Rossmax</t>
+  </si>
+  <si>
+    <t>PO-565-ICU</t>
+  </si>
+  <si>
+    <t>202600565</t>
+  </si>
+  <si>
+    <t>1047498</t>
+  </si>
+  <si>
+    <t>CPAP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">kaltech </t>
+  </si>
+  <si>
+    <t>KMI HBC 2</t>
+  </si>
+  <si>
+    <t>21037D2031</t>
+  </si>
+  <si>
+    <t>202600566</t>
+  </si>
+  <si>
+    <t>1047499</t>
+  </si>
+  <si>
+    <t>21037D2030</t>
+  </si>
+  <si>
+    <t>202600567</t>
+  </si>
+  <si>
+    <t>1047440</t>
+  </si>
+  <si>
+    <t>Sechrist</t>
+  </si>
+  <si>
+    <t>3500HL</t>
+  </si>
+  <si>
+    <t>H77414</t>
+  </si>
+  <si>
+    <t>202600568</t>
+  </si>
+  <si>
+    <t>1047441</t>
+  </si>
+  <si>
+    <t>Timbangan Bayi Digital</t>
+  </si>
+  <si>
+    <t>charder</t>
+  </si>
+  <si>
+    <t>HM80M</t>
+  </si>
+  <si>
+    <t>L15035110</t>
+  </si>
+  <si>
+    <t>202600569</t>
+  </si>
+  <si>
+    <t>max 20 r 0,1</t>
+  </si>
+  <si>
+    <t>1047442</t>
+  </si>
+  <si>
+    <t>Ventilator</t>
+  </si>
+  <si>
+    <t>Carescape R860</t>
+  </si>
+  <si>
+    <t>CBRX00651</t>
+  </si>
+  <si>
+    <t>202600570</t>
+  </si>
+  <si>
+    <t>1047443</t>
+  </si>
+  <si>
+    <t>Hamilton</t>
+  </si>
+  <si>
+    <t>Raphael XTC</t>
+  </si>
+  <si>
+    <t>10123</t>
+  </si>
+  <si>
+    <t>202600571</t>
+  </si>
+  <si>
+    <t>1047444</t>
+  </si>
+  <si>
+    <t>Acare</t>
+  </si>
+  <si>
+    <t>1327531</t>
+  </si>
+  <si>
+    <t>202600572</t>
+  </si>
+  <si>
+    <t>1047445</t>
+  </si>
+  <si>
+    <t>RO-573-ICU</t>
+  </si>
+  <si>
+    <t>202600573</t>
+  </si>
+  <si>
+    <t>1047446</t>
+  </si>
+  <si>
+    <t>RO-574-ICU</t>
+  </si>
+  <si>
+    <t>202600574</t>
+  </si>
+  <si>
+    <t>1047447</t>
+  </si>
+  <si>
+    <t>Spyghmomanometer</t>
+  </si>
+  <si>
+    <t>Riester</t>
+  </si>
+  <si>
+    <t>Big Ben Round</t>
+  </si>
+  <si>
+    <t>170941568</t>
+  </si>
+  <si>
+    <t>Alamanda</t>
+  </si>
+  <si>
+    <t>202600616</t>
+  </si>
+  <si>
+    <t>1047448</t>
+  </si>
+  <si>
+    <t>FH-B-0-15</t>
+  </si>
+  <si>
+    <t>RO-617-OT</t>
+  </si>
+  <si>
+    <t>OT</t>
+  </si>
+  <si>
+    <t>202600617</t>
+  </si>
+  <si>
+    <t>1047449</t>
+  </si>
+  <si>
+    <t>SP-618-OT</t>
+  </si>
+  <si>
+    <t>202600618</t>
+  </si>
+  <si>
+    <t>1047450</t>
+  </si>
+  <si>
+    <t>SP-619-OT</t>
+  </si>
+  <si>
+    <t>202600619</t>
+  </si>
+  <si>
+    <t>1047451</t>
+  </si>
+  <si>
+    <t>SP-620-OT</t>
+  </si>
+  <si>
+    <t>202600620</t>
+  </si>
+  <si>
+    <t>1047452</t>
+  </si>
+  <si>
+    <t>SP-621-OT</t>
+  </si>
+  <si>
+    <t>202600621</t>
+  </si>
+  <si>
+    <t>1047453</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regulator oksigen </t>
+  </si>
+  <si>
+    <t>RO-622-OT</t>
+  </si>
+  <si>
+    <t>202600622</t>
+  </si>
+  <si>
+    <t>1047454</t>
+  </si>
+  <si>
+    <t>Bedside monitor</t>
+  </si>
+  <si>
+    <t>Philips</t>
+  </si>
+  <si>
+    <t>MX550</t>
+  </si>
+  <si>
+    <t>DE758Y8973</t>
+  </si>
+  <si>
+    <t>202600623</t>
+  </si>
+  <si>
     <t>1047455</t>
   </si>
   <si>
     <t>Bed Side Monitor</t>
   </si>
   <si>
     <t>Mindray</t>
   </si>
   <si>
     <t>iMEC8</t>
   </si>
   <si>
     <t>EW-62024846</t>
   </si>
   <si>
-    <t>RS EMC Cikarang</t>
-[...10 lines deleted...]
-  <si>
     <t>202600624</t>
   </si>
   <si>
-    <t>Laik Pakai</t>
-[...20 lines deleted...]
-    <t>KAL</t>
+    <t>1047456</t>
+  </si>
+  <si>
+    <t>Syringe Pump</t>
+  </si>
+  <si>
+    <t>Terumo</t>
+  </si>
+  <si>
+    <t>TE-SS700</t>
+  </si>
+  <si>
+    <t>1511010622</t>
+  </si>
+  <si>
+    <t>202600625</t>
+  </si>
+  <si>
+    <t>1047457</t>
+  </si>
+  <si>
+    <t>Infusion Pump</t>
+  </si>
+  <si>
+    <t>TE-LF700</t>
+  </si>
+  <si>
+    <t>1402010025</t>
+  </si>
+  <si>
+    <t>202600626</t>
+  </si>
+  <si>
+    <t>1047458</t>
+  </si>
+  <si>
+    <t>Biomedix</t>
+  </si>
+  <si>
+    <t>RO-627-OT</t>
+  </si>
+  <si>
+    <t>202600627</t>
+  </si>
+  <si>
+    <t>1047459</t>
+  </si>
+  <si>
+    <t>16101312</t>
+  </si>
+  <si>
+    <t>202600628</t>
+  </si>
+  <si>
+    <t>1047461</t>
+  </si>
+  <si>
+    <t>Acaremed</t>
+  </si>
+  <si>
+    <t>FH-B-O-15</t>
+  </si>
+  <si>
+    <t>RO-629-OT</t>
+  </si>
+  <si>
+    <t>202600629</t>
   </si>
   <si>
     <t>1047463</t>
   </si>
   <si>
     <t>Blanket Warmer</t>
   </si>
   <si>
     <t>Cocoon</t>
   </si>
   <si>
     <t>CWS 4000</t>
   </si>
   <si>
     <t>CWS4388715</t>
   </si>
   <si>
     <t>202600630</t>
   </si>
   <si>
-    <t>1047498</t>
-[...308 lines deleted...]
-    <t>202600627</t>
+    <t>1047464</t>
+  </si>
+  <si>
+    <t>Benefusion nSP ex</t>
+  </si>
+  <si>
+    <t>SG2-2B000045</t>
+  </si>
+  <si>
+    <t>202600587</t>
+  </si>
+  <si>
+    <t>1047465</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Syringe Pump </t>
+  </si>
+  <si>
+    <t>Benefusion eSP</t>
+  </si>
+  <si>
+    <t>SHI-58125812</t>
+  </si>
+  <si>
+    <t>202600588</t>
+  </si>
+  <si>
+    <t>1047466</t>
+  </si>
+  <si>
+    <t>16100652</t>
+  </si>
+  <si>
+    <t>202600589</t>
   </si>
   <si>
     <t>1047467</t>
   </si>
   <si>
     <t>Regulator oksigen</t>
   </si>
   <si>
     <t>RO-590-OT</t>
   </si>
   <si>
     <t>590</t>
-  </si>
-[...373 lines deleted...]
-    <t>202600571</t>
   </si>
   <si>
     <t>Generated by dhimasr.my.id</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1362,2477 +1362,2477 @@
       <c r="D5" s="3" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L5" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M5" s="3" t="s">
         <v>27</v>
       </c>
       <c r="N5" s="3"/>
       <c r="O5" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="3">
         <v>2</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="F6" s="3" t="s">
         <v>32</v>
+      </c>
+      <c r="F6" s="3">
+        <v>7800</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K6" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L6" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="N6" s="3"/>
       <c r="O6" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="3">
         <v>3</v>
       </c>
       <c r="B7" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C7" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="C7" s="3" t="s">
+      <c r="D7" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="D7" s="3" t="s">
+      <c r="E7" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="E7" s="3" t="s">
+      <c r="F7" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="F7" s="3" t="s">
+      <c r="G7" s="3" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K7" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L7" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M7" s="3" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="N7" s="3"/>
       <c r="O7" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="3">
         <v>4</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="C8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E8" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="D8" s="3" t="s">
+      <c r="F8" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="E8" s="3" t="s">
+      <c r="G8" s="3" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="K8" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L8" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M8" s="3" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N8" s="3"/>
       <c r="O8" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="3">
         <v>5</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="C9" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="G9" s="3" t="s">
         <v>49</v>
-      </c>
-[...10 lines deleted...]
-        <v>50</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="K9" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L9" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M9" s="3" t="s">
         <v>51</v>
       </c>
       <c r="N9" s="3"/>
       <c r="O9" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="3">
         <v>6</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>52</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="K10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L10" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M10" s="3" t="s">
         <v>56</v>
       </c>
       <c r="N10" s="3"/>
       <c r="O10" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="3">
         <v>7</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>57</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>59</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>60</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>61</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="K11" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L11" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M11" s="3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N11" s="3"/>
       <c r="O11" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="3">
         <v>8</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="E12" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="F12" s="3" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>7800</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>66</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="K12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L12" s="3">
         <v>1</v>
       </c>
       <c r="M12" s="3" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="N12" s="3"/>
       <c r="O12" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="3">
         <v>9</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="C13" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="H13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="I13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="J13" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="K13" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="L13" s="3">
+        <v>1</v>
+      </c>
+      <c r="M13" s="3" t="s">
         <v>70</v>
-      </c>
-[...28 lines deleted...]
-        <v>76</v>
       </c>
       <c r="N13" s="3"/>
       <c r="O13" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="3">
         <v>10</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>78</v>
+        <v>58</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>79</v>
+        <v>59</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="K14" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L14" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M14" s="3" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="N14" s="3"/>
       <c r="O14" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="3">
         <v>11</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>84</v>
+        <v>36</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>86</v>
+        <v>43</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I15" s="3" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="K15" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="L15" s="3">
-        <v>3</v>
+      <c r="L15" s="3" t="s">
+        <v>43</v>
       </c>
       <c r="M15" s="3" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="N15" s="3"/>
       <c r="O15" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" s="3">
         <v>12</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>90</v>
+        <v>58</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>59</v>
+        <v>37</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>91</v>
+        <v>65</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>47</v>
+        <v>82</v>
       </c>
       <c r="K16" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L16" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M16" s="3" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="N16" s="3"/>
       <c r="O16" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" s="3">
         <v>13</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>59</v>
+        <v>86</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>47</v>
+        <v>82</v>
       </c>
       <c r="K17" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L17" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M17" s="3" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="N17" s="3"/>
       <c r="O17" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" s="3">
         <v>14</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>98</v>
+        <v>36</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>99</v>
+        <v>37</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>100</v>
+        <v>38</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>47</v>
+        <v>82</v>
       </c>
       <c r="K18" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L18" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M18" s="3" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
       <c r="N18" s="3"/>
       <c r="O18" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" s="3">
         <v>15</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>47</v>
+        <v>82</v>
       </c>
       <c r="K19" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L19" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M19" s="3" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="N19" s="3"/>
       <c r="O19" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" s="3">
         <v>16</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>108</v>
+        <v>36</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>109</v>
+        <v>37</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>110</v>
+        <v>38</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>111</v>
+        <v>100</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I20" s="3" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="K20" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L20" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M20" s="3" t="s">
-        <v>112</v>
+        <v>101</v>
       </c>
       <c r="N20" s="3"/>
       <c r="O20" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="3">
         <v>17</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="D21" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="H21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="I21" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="J21" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="K21" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="L21" s="3">
+        <v>2</v>
+      </c>
+      <c r="M21" s="3" t="s">
         <v>108</v>
-      </c>
-[...25 lines deleted...]
-        <v>116</v>
       </c>
       <c r="N21" s="3"/>
       <c r="O21" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" s="3">
         <v>18</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>118</v>
+        <v>20</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I22" s="3" t="s">
-        <v>67</v>
+        <v>106</v>
       </c>
       <c r="J22" s="3" t="s">
-        <v>120</v>
+        <v>107</v>
       </c>
       <c r="K22" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L22" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M22" s="3" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="N22" s="3"/>
       <c r="O22" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" s="3">
         <v>19</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>123</v>
+        <v>20</v>
       </c>
       <c r="F23" s="3" t="s">
-        <v>100</v>
+        <v>114</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I23" s="3" t="s">
-        <v>67</v>
+        <v>106</v>
       </c>
       <c r="J23" s="3" t="s">
-        <v>125</v>
+        <v>107</v>
       </c>
       <c r="K23" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="L23" s="3" t="s">
-        <v>100</v>
+      <c r="L23" s="3">
+        <v>2</v>
       </c>
       <c r="M23" s="3" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
       <c r="N23" s="3"/>
       <c r="O23" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" s="3">
         <v>20</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>109</v>
+        <v>76</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>110</v>
+        <v>43</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I24" s="3" t="s">
-        <v>67</v>
+        <v>106</v>
       </c>
       <c r="J24" s="3" t="s">
-        <v>75</v>
+        <v>107</v>
       </c>
       <c r="K24" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L24" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M24" s="3" t="s">
-        <v>129</v>
+        <v>120</v>
       </c>
       <c r="N24" s="3"/>
       <c r="O24" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" s="3">
         <v>21</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>108</v>
+        <v>58</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>109</v>
+        <v>37</v>
       </c>
       <c r="F25" s="3" t="s">
-        <v>110</v>
+        <v>65</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I25" s="3" t="s">
-        <v>67</v>
+        <v>106</v>
       </c>
       <c r="J25" s="3" t="s">
-        <v>75</v>
+        <v>107</v>
       </c>
       <c r="K25" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L25" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M25" s="3" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="N25" s="3"/>
       <c r="O25" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" s="3">
         <v>22</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>108</v>
+        <v>58</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="F26" s="3" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I26" s="3" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
       <c r="J26" s="3" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="K26" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L26" s="3">
         <v>2</v>
       </c>
       <c r="M26" s="3" t="s">
-        <v>137</v>
+        <v>128</v>
       </c>
       <c r="N26" s="3"/>
       <c r="O26" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="3">
         <v>23</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>138</v>
+        <v>129</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>139</v>
+        <v>58</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>118</v>
+        <v>37</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>140</v>
+        <v>130</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I27" s="3" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
       <c r="J27" s="3" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="K27" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L27" s="3">
         <v>2</v>
       </c>
       <c r="M27" s="3" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="N27" s="3"/>
       <c r="O27" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" s="3">
         <v>24</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>142</v>
+        <v>132</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>143</v>
+        <v>37</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>100</v>
+        <v>38</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>144</v>
+        <v>133</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I28" s="3" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
       <c r="J28" s="3" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="K28" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L28" s="3">
         <v>2</v>
       </c>
       <c r="M28" s="3" t="s">
-        <v>145</v>
+        <v>134</v>
       </c>
       <c r="N28" s="3"/>
       <c r="O28" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" s="3">
         <v>25</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>146</v>
+        <v>135</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>147</v>
+        <v>58</v>
       </c>
       <c r="E29" s="3" t="s">
-        <v>72</v>
+        <v>136</v>
       </c>
       <c r="F29" s="3" t="s">
-        <v>100</v>
+        <v>137</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>148</v>
+        <v>138</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I29" s="3" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
       <c r="J29" s="3" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="K29" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L29" s="3">
         <v>2</v>
       </c>
       <c r="M29" s="3" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
       <c r="N29" s="3"/>
       <c r="O29" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" s="3">
         <v>26</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>150</v>
+        <v>140</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>151</v>
+        <v>141</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>123</v>
+        <v>142</v>
       </c>
       <c r="F30" s="3" t="s">
-        <v>100</v>
+        <v>43</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I30" s="3" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
       <c r="J30" s="3" t="s">
-        <v>47</v>
+        <v>107</v>
       </c>
       <c r="K30" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L30" s="3">
         <v>2</v>
       </c>
       <c r="M30" s="3" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="N30" s="3"/>
       <c r="O30" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" s="3">
         <v>27</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>151</v>
+        <v>141</v>
       </c>
       <c r="E31" s="3" t="s">
-        <v>109</v>
+        <v>146</v>
       </c>
       <c r="F31" s="3" t="s">
-        <v>110</v>
+        <v>43</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I31" s="3" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
       <c r="J31" s="3" t="s">
-        <v>47</v>
+        <v>107</v>
       </c>
       <c r="K31" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L31" s="3">
         <v>2</v>
       </c>
       <c r="M31" s="3" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="N31" s="3"/>
       <c r="O31" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" s="3">
         <v>28</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="D32" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="E32" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="E32" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="3" t="s">
-        <v>100</v>
+        <v>152</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I32" s="3" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
       <c r="J32" s="3" t="s">
-        <v>47</v>
+        <v>107</v>
       </c>
       <c r="K32" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L32" s="3">
         <v>2</v>
       </c>
       <c r="M32" s="3" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="N32" s="3"/>
       <c r="O32" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" s="3">
         <v>29</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="D33" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="E33" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="E33" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="3" t="s">
-        <v>100</v>
+        <v>152</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I33" s="3" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
       <c r="J33" s="3" t="s">
-        <v>47</v>
+        <v>107</v>
       </c>
       <c r="K33" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L33" s="3">
         <v>2</v>
       </c>
       <c r="M33" s="3" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="N33" s="3"/>
       <c r="O33" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" s="3">
         <v>30</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="D34" s="3" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>123</v>
+        <v>159</v>
       </c>
       <c r="F34" s="3" t="s">
-        <v>100</v>
+        <v>160</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I34" s="3" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
       <c r="J34" s="3" t="s">
-        <v>47</v>
+        <v>107</v>
       </c>
       <c r="K34" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L34" s="3">
         <v>2</v>
       </c>
       <c r="M34" s="3" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="N34" s="3"/>
       <c r="O34" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" s="3">
         <v>31</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="C35" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="G35" s="3" t="s">
         <v>167</v>
       </c>
-      <c r="D35" s="3" t="s">
-[...8 lines deleted...]
-      <c r="G35" s="3" t="s">
+      <c r="H35" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="I35" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="J35" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="K35" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="L35" s="3">
+        <v>2</v>
+      </c>
+      <c r="M35" s="3" t="s">
         <v>168</v>
       </c>
-      <c r="H35" s="3" t="s">
-[...14 lines deleted...]
-      <c r="M35" s="3" t="s">
+      <c r="N35" s="3" t="s">
         <v>169</v>
       </c>
-      <c r="N35" s="3"/>
       <c r="O35" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" s="3">
         <v>32</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>170</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>151</v>
+        <v>171</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>171</v>
+        <v>20</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>172</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>173</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I36" s="3" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
       <c r="J36" s="3" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="K36" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L36" s="3">
         <v>2</v>
       </c>
       <c r="M36" s="3" t="s">
         <v>174</v>
       </c>
       <c r="N36" s="3"/>
       <c r="O36" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" s="3">
         <v>33</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>175</v>
       </c>
       <c r="D37" s="3" t="s">
-        <v>151</v>
+        <v>171</v>
       </c>
       <c r="E37" s="3" t="s">
-        <v>109</v>
+        <v>176</v>
       </c>
       <c r="F37" s="3" t="s">
-        <v>110</v>
+        <v>177</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I37" s="3" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
       <c r="J37" s="3" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="K37" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L37" s="3">
         <v>2</v>
       </c>
       <c r="M37" s="3" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="N37" s="3"/>
       <c r="O37" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" s="3">
         <v>34</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>179</v>
+        <v>118</v>
       </c>
       <c r="E38" s="3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F38" s="3" t="s">
-        <v>181</v>
+        <v>43</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>182</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I38" s="3" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
       <c r="J38" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="K38" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="L38" s="3">
+        <v>2</v>
+      </c>
+      <c r="M38" s="3" t="s">
         <v>183</v>
-      </c>
-[...7 lines deleted...]
-        <v>184</v>
       </c>
       <c r="N38" s="3"/>
       <c r="O38" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" s="3">
         <v>35</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="C39" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="G39" s="3" t="s">
         <v>185</v>
       </c>
-      <c r="D39" s="3" t="s">
+      <c r="H39" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="I39" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="J39" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="K39" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="L39" s="3">
+        <v>2</v>
+      </c>
+      <c r="M39" s="3" t="s">
         <v>186</v>
-      </c>
-[...25 lines deleted...]
-        <v>189</v>
       </c>
       <c r="N39" s="3"/>
       <c r="O39" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="3">
         <v>36</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>186</v>
+        <v>118</v>
       </c>
       <c r="E40" s="3" t="s">
-        <v>109</v>
+        <v>76</v>
       </c>
       <c r="F40" s="3" t="s">
-        <v>191</v>
+        <v>43</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I40" s="3" t="s">
-        <v>67</v>
+        <v>106</v>
       </c>
       <c r="J40" s="3" t="s">
-        <v>120</v>
+        <v>107</v>
       </c>
       <c r="K40" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L40" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M40" s="3" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="N40" s="3"/>
       <c r="O40" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" s="3">
         <v>37</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="C41" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="G41" s="3" t="s">
         <v>194</v>
       </c>
-      <c r="D41" s="3" t="s">
-[...5 lines deleted...]
-      <c r="F41" s="3" t="s">
+      <c r="H41" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="I41" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="J41" s="3" t="s">
         <v>195</v>
       </c>
-      <c r="G41" s="3" t="s">
+      <c r="K41" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="L41" s="3">
+        <v>5</v>
+      </c>
+      <c r="M41" s="3" t="s">
         <v>196</v>
-      </c>
-[...16 lines deleted...]
-        <v>197</v>
       </c>
       <c r="N41" s="3"/>
       <c r="O41" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" s="3">
         <v>38</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="C42" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F42" s="3" t="s">
         <v>198</v>
-      </c>
-[...7 lines deleted...]
-        <v>191</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>199</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I42" s="3" t="s">
-        <v>67</v>
+        <v>106</v>
       </c>
       <c r="J42" s="3" t="s">
-        <v>75</v>
+        <v>200</v>
       </c>
       <c r="K42" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L42" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M42" s="3" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="N42" s="3"/>
       <c r="O42" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" s="3">
         <v>39</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D43" s="3" t="s">
-        <v>186</v>
+        <v>58</v>
       </c>
       <c r="E43" s="3" t="s">
-        <v>109</v>
+        <v>37</v>
       </c>
       <c r="F43" s="3" t="s">
-        <v>191</v>
+        <v>65</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I43" s="3" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
       <c r="J43" s="3" t="s">
-        <v>47</v>
+        <v>200</v>
       </c>
       <c r="K43" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L43" s="3">
         <v>2</v>
       </c>
       <c r="M43" s="3" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="N43" s="3"/>
       <c r="O43" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" s="3">
         <v>40</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D44" s="3" t="s">
-        <v>186</v>
+        <v>58</v>
       </c>
       <c r="E44" s="3" t="s">
-        <v>134</v>
+        <v>37</v>
       </c>
       <c r="F44" s="3" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>206</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I44" s="3" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
       <c r="J44" s="3" t="s">
-        <v>47</v>
+        <v>200</v>
       </c>
       <c r="K44" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L44" s="3">
         <v>2</v>
       </c>
       <c r="M44" s="3" t="s">
         <v>207</v>
       </c>
       <c r="N44" s="3"/>
       <c r="O44" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" s="3">
         <v>41</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>208</v>
       </c>
       <c r="D45" s="3" t="s">
-        <v>186</v>
+        <v>58</v>
       </c>
       <c r="E45" s="3" t="s">
-        <v>109</v>
+        <v>37</v>
       </c>
       <c r="F45" s="3" t="s">
-        <v>191</v>
+        <v>65</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>209</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I45" s="3" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
       <c r="J45" s="3" t="s">
-        <v>47</v>
+        <v>200</v>
       </c>
       <c r="K45" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L45" s="3">
         <v>2</v>
       </c>
       <c r="M45" s="3" t="s">
         <v>210</v>
       </c>
       <c r="N45" s="3"/>
       <c r="O45" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" s="3">
         <v>42</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>211</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>186</v>
+        <v>58</v>
       </c>
       <c r="E46" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="G46" s="3" t="s">
         <v>212</v>
       </c>
-      <c r="F46" s="3" t="s">
+      <c r="H46" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="I46" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="J46" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="K46" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="L46" s="3">
+        <v>2</v>
+      </c>
+      <c r="M46" s="3" t="s">
         <v>213</v>
-      </c>
-[...19 lines deleted...]
-        <v>215</v>
       </c>
       <c r="N46" s="3"/>
       <c r="O46" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" s="3">
         <v>43</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="C47" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="G47" s="3" t="s">
         <v>216</v>
       </c>
-      <c r="D47" s="3" t="s">
-[...8 lines deleted...]
-      <c r="G47" s="3" t="s">
+      <c r="H47" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="I47" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="J47" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="K47" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="L47" s="3">
+        <v>2</v>
+      </c>
+      <c r="M47" s="3" t="s">
         <v>217</v>
-      </c>
-[...16 lines deleted...]
-        <v>218</v>
       </c>
       <c r="N47" s="3"/>
       <c r="O47" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48" s="3">
         <v>44</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="C48" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="D48" s="3" t="s">
         <v>219</v>
       </c>
-      <c r="D48" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E48" s="3" t="s">
-        <v>109</v>
+        <v>220</v>
       </c>
       <c r="F48" s="3" t="s">
-        <v>191</v>
+        <v>221</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="H48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I48" s="3" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
       <c r="J48" s="3" t="s">
-        <v>25</v>
+        <v>200</v>
       </c>
       <c r="K48" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L48" s="3">
         <v>2</v>
       </c>
       <c r="M48" s="3" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="N48" s="3"/>
       <c r="O48" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49" s="3">
         <v>45</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="D49" s="3" t="s">
-        <v>186</v>
+        <v>225</v>
       </c>
       <c r="E49" s="3" t="s">
-        <v>109</v>
+        <v>226</v>
       </c>
       <c r="F49" s="3" t="s">
-        <v>191</v>
+        <v>227</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="H49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I49" s="3" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
       <c r="J49" s="3" t="s">
-        <v>25</v>
+        <v>200</v>
       </c>
       <c r="K49" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L49" s="3">
         <v>2</v>
       </c>
       <c r="M49" s="3" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="N49" s="3"/>
       <c r="O49" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50" s="3">
         <v>46</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="D50" s="3" t="s">
-        <v>186</v>
+        <v>231</v>
       </c>
       <c r="E50" s="3" t="s">
-        <v>109</v>
+        <v>232</v>
       </c>
       <c r="F50" s="3" t="s">
-        <v>191</v>
+        <v>233</v>
       </c>
       <c r="G50" s="3" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
       <c r="H50" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I50" s="3" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
       <c r="J50" s="3" t="s">
-        <v>25</v>
+        <v>200</v>
       </c>
       <c r="K50" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L50" s="3">
         <v>2</v>
       </c>
       <c r="M50" s="3" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
       <c r="N50" s="3"/>
       <c r="O50" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" s="3">
         <v>47</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
       <c r="D51" s="3" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
       <c r="E51" s="3" t="s">
-        <v>79</v>
+        <v>232</v>
       </c>
       <c r="F51" s="3" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
       <c r="G51" s="3" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
       <c r="H51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I51" s="3" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
       <c r="J51" s="3" t="s">
-        <v>25</v>
+        <v>200</v>
       </c>
       <c r="K51" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L51" s="3">
         <v>2</v>
       </c>
       <c r="M51" s="3" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="N51" s="3"/>
       <c r="O51" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" s="3">
         <v>48</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
       <c r="D52" s="3" t="s">
-        <v>229</v>
+        <v>36</v>
       </c>
       <c r="E52" s="3" t="s">
-        <v>20</v>
+        <v>242</v>
       </c>
       <c r="F52" s="3" t="s">
-        <v>234</v>
+        <v>43</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
       <c r="H52" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I52" s="3" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
       <c r="J52" s="3" t="s">
-        <v>25</v>
+        <v>200</v>
       </c>
       <c r="K52" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L52" s="3">
         <v>2</v>
       </c>
       <c r="M52" s="3" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="N52" s="3"/>
       <c r="O52" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" s="3">
         <v>49</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
       <c r="D53" s="3" t="s">
-        <v>238</v>
+        <v>118</v>
       </c>
       <c r="E53" s="3" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="F53" s="3" t="s">
-        <v>239</v>
+        <v>38</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="H53" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I53" s="3" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
       <c r="J53" s="3" t="s">
-        <v>25</v>
+        <v>200</v>
       </c>
       <c r="K53" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L53" s="3">
         <v>2</v>
       </c>
       <c r="M53" s="3" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="N53" s="3"/>
       <c r="O53" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54" s="3">
         <v>50</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>243</v>
+        <v>118</v>
       </c>
       <c r="E54" s="3" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="F54" s="3" t="s">
-        <v>100</v>
+        <v>250</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="H54" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I54" s="3" t="s">
-        <v>67</v>
+        <v>106</v>
       </c>
       <c r="J54" s="3" t="s">
-        <v>246</v>
+        <v>200</v>
       </c>
       <c r="K54" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L54" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M54" s="3" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="N54" s="3"/>
       <c r="O54" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" s="3">
         <v>51</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="D55" s="3" t="s">
-        <v>243</v>
+        <v>254</v>
       </c>
       <c r="E55" s="3" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="F55" s="3" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="H55" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I55" s="3" t="s">
-        <v>67</v>
+        <v>106</v>
       </c>
       <c r="J55" s="3" t="s">
-        <v>246</v>
+        <v>200</v>
       </c>
       <c r="K55" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L55" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M55" s="3" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="N55" s="3"/>
       <c r="O55" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56" s="3">
         <v>52</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="D56" s="3" t="s">
-        <v>254</v>
+        <v>231</v>
       </c>
       <c r="E56" s="3" t="s">
-        <v>255</v>
+        <v>226</v>
       </c>
       <c r="F56" s="3" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="H56" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I56" s="3" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
       <c r="J56" s="3" t="s">
-        <v>47</v>
+        <v>200</v>
       </c>
       <c r="K56" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L56" s="3">
         <v>2</v>
       </c>
       <c r="M56" s="3" t="s">
-        <v>258</v>
-[...3 lines deleted...]
-      </c>
+        <v>262</v>
+      </c>
+      <c r="N56" s="3"/>
       <c r="O56" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57" s="3">
         <v>53</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="D57" s="3" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="E57" s="3" t="s">
-        <v>59</v>
+        <v>226</v>
       </c>
       <c r="F57" s="3" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="H57" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I57" s="3" t="s">
-        <v>67</v>
+        <v>106</v>
       </c>
       <c r="J57" s="3" t="s">
-        <v>68</v>
+        <v>200</v>
       </c>
       <c r="K57" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L57" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M57" s="3" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="N57" s="3"/>
       <c r="O57" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58" s="3">
         <v>54</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="D58" s="3" t="s">
-        <v>266</v>
+        <v>118</v>
       </c>
       <c r="E58" s="3" t="s">
-        <v>59</v>
+        <v>37</v>
       </c>
       <c r="F58" s="3" t="s">
-        <v>267</v>
+        <v>38</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="H58" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I58" s="3" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
       <c r="J58" s="3" t="s">
-        <v>47</v>
+        <v>200</v>
       </c>
       <c r="K58" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L58" s="3">
         <v>2</v>
       </c>
       <c r="M58" s="3" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="N58" s="3"/>
       <c r="O58" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59" s="3">
         <v>55</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D59" s="3" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="E59" s="3" t="s">
-        <v>271</v>
+        <v>95</v>
       </c>
       <c r="F59" s="3" t="s">
-        <v>272</v>
+        <v>43</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>273</v>
       </c>
       <c r="H59" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I59" s="3" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
       <c r="J59" s="3" t="s">
-        <v>47</v>
+        <v>200</v>
       </c>
       <c r="K59" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L59" s="3">
         <v>2</v>
       </c>
       <c r="M59" s="3" t="s">
         <v>274</v>
       </c>
       <c r="N59" s="3"/>
       <c r="O59" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="O61" s="4" t="s">
         <v>275</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
   </mergeCells>