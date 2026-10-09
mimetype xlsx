--- v0 (2026-08-10)
+++ v1 (2026-10-09)
@@ -65,1497 +65,1497 @@
   <si>
     <t>NAMA RS</t>
   </si>
   <si>
     <t>TANGGAL</t>
   </si>
   <si>
     <t>RUANGAN</t>
   </si>
   <si>
     <t>GEDUNG</t>
   </si>
   <si>
     <t>LANTAI</t>
   </si>
   <si>
     <t>BARCODE</t>
   </si>
   <si>
     <t>CATATAN</t>
   </si>
   <si>
     <t>KETERANGAN</t>
   </si>
   <si>
+    <t>KAN</t>
+  </si>
+  <si>
+    <t>1041800</t>
+  </si>
+  <si>
+    <t>Timbangan Bayi</t>
+  </si>
+  <si>
+    <t>Seca</t>
+  </si>
+  <si>
+    <t>951218</t>
+  </si>
+  <si>
+    <t>RS Hermina Tangerang</t>
+  </si>
+  <si>
+    <t>22 April 2026</t>
+  </si>
+  <si>
+    <t>IGD Kamala</t>
+  </si>
+  <si>
+    <t>Utama</t>
+  </si>
+  <si>
+    <t>202600253</t>
+  </si>
+  <si>
+    <t>Dhimas</t>
+  </si>
+  <si>
+    <t>Laik Pakai</t>
+  </si>
+  <si>
+    <t>1041801</t>
+  </si>
+  <si>
+    <t>Timbangan Dewasa + Tinggi</t>
+  </si>
+  <si>
+    <t>Charder</t>
+  </si>
+  <si>
+    <t>MS4900</t>
+  </si>
+  <si>
+    <t>C18001124</t>
+  </si>
+  <si>
+    <t>202600254</t>
+  </si>
+  <si>
+    <t>1041802</t>
+  </si>
+  <si>
+    <t>C16031614</t>
+  </si>
+  <si>
+    <t>IGD Farma</t>
+  </si>
+  <si>
+    <t>202600255</t>
+  </si>
+  <si>
+    <t>1041803</t>
+  </si>
+  <si>
+    <t>1727144078283</t>
+  </si>
+  <si>
+    <t>RR OK</t>
+  </si>
+  <si>
+    <t>202600256</t>
+  </si>
+  <si>
+    <t>1041804</t>
+  </si>
+  <si>
+    <t>C19031421</t>
+  </si>
+  <si>
+    <t>Keperawatan</t>
+  </si>
+  <si>
+    <t>202600257</t>
+  </si>
+  <si>
+    <t>1041805</t>
+  </si>
+  <si>
+    <t>MS5900</t>
+  </si>
+  <si>
+    <t>C19024943</t>
+  </si>
+  <si>
+    <t>KBBL</t>
+  </si>
+  <si>
+    <t>202600258</t>
+  </si>
+  <si>
+    <t>1041806</t>
+  </si>
+  <si>
+    <t>C23016574</t>
+  </si>
+  <si>
+    <t>Kemoterapi</t>
+  </si>
+  <si>
+    <t>202600259</t>
+  </si>
+  <si>
+    <t>1041807</t>
+  </si>
+  <si>
+    <t>C23016571</t>
+  </si>
+  <si>
+    <t>CAPD</t>
+  </si>
+  <si>
+    <t>202600260</t>
+  </si>
+  <si>
+    <t>1041808</t>
+  </si>
+  <si>
+    <t>C2001802</t>
+  </si>
+  <si>
+    <t>HD</t>
+  </si>
+  <si>
+    <t>202600261</t>
+  </si>
+  <si>
+    <t>1041809</t>
+  </si>
+  <si>
+    <t>C19016153</t>
+  </si>
+  <si>
+    <t>NICU</t>
+  </si>
+  <si>
+    <t>202600262</t>
+  </si>
+  <si>
+    <t>1041810</t>
+  </si>
+  <si>
+    <t>1727144078281</t>
+  </si>
+  <si>
+    <t>Poli Padma</t>
+  </si>
+  <si>
+    <t>202600263</t>
+  </si>
+  <si>
+    <t>1041811</t>
+  </si>
+  <si>
+    <t>C22019554</t>
+  </si>
+  <si>
+    <t>202600264</t>
+  </si>
+  <si>
+    <t>1041812</t>
+  </si>
+  <si>
+    <t>C16036948</t>
+  </si>
+  <si>
+    <t>202600265</t>
+  </si>
+  <si>
+    <t>1041813</t>
+  </si>
+  <si>
+    <t>C16000543</t>
+  </si>
+  <si>
+    <t>Poli Kamala</t>
+  </si>
+  <si>
+    <t>202600266</t>
+  </si>
+  <si>
+    <t>1041814</t>
+  </si>
+  <si>
+    <t>C20016030</t>
+  </si>
+  <si>
+    <t>202600267</t>
+  </si>
+  <si>
+    <t>1041815</t>
+  </si>
+  <si>
+    <t>GEA Medical</t>
+  </si>
+  <si>
+    <t>ER7210</t>
+  </si>
+  <si>
+    <t>202212020</t>
+  </si>
+  <si>
+    <t>202600268</t>
+  </si>
+  <si>
+    <t>1041890</t>
+  </si>
+  <si>
+    <t>Patient Monitor</t>
+  </si>
+  <si>
+    <t>VIDAMED</t>
+  </si>
+  <si>
+    <t>V8</t>
+  </si>
+  <si>
+    <t>K8220518021</t>
+  </si>
+  <si>
+    <t>24 April 2026</t>
+  </si>
+  <si>
+    <t>202600273</t>
+  </si>
+  <si>
+    <t>1041891</t>
+  </si>
+  <si>
+    <t>K8230307250</t>
+  </si>
+  <si>
+    <t>202600274</t>
+  </si>
+  <si>
+    <t>1041892</t>
+  </si>
+  <si>
+    <t>K8230317079</t>
+  </si>
+  <si>
+    <t>202600275</t>
+  </si>
+  <si>
+    <t>1041893</t>
+  </si>
+  <si>
+    <t>K8230825021</t>
+  </si>
+  <si>
+    <t>202600276</t>
+  </si>
+  <si>
+    <t>1041894</t>
+  </si>
+  <si>
+    <t>K8220518010</t>
+  </si>
+  <si>
+    <t>202600277</t>
+  </si>
+  <si>
+    <t>1041895</t>
+  </si>
+  <si>
+    <t>K8220518009</t>
+  </si>
+  <si>
+    <t>202600278</t>
+  </si>
+  <si>
+    <t>1041896</t>
+  </si>
+  <si>
+    <t>K8220518022</t>
+  </si>
+  <si>
+    <t>202600279</t>
+  </si>
+  <si>
+    <t>1041897</t>
+  </si>
+  <si>
+    <t>K8230825008</t>
+  </si>
+  <si>
+    <t>202600280</t>
+  </si>
+  <si>
+    <t>1041898</t>
+  </si>
+  <si>
+    <t>Mindray</t>
+  </si>
+  <si>
+    <t>iMEC12</t>
+  </si>
+  <si>
+    <t>EV-97647650</t>
+  </si>
+  <si>
+    <t>ICU</t>
+  </si>
+  <si>
+    <t>202600281</t>
+  </si>
+  <si>
+    <t>1041899</t>
+  </si>
+  <si>
+    <t>K8230825004</t>
+  </si>
+  <si>
+    <t>202600282</t>
+  </si>
+  <si>
+    <t>1041900</t>
+  </si>
+  <si>
+    <t>K8230825018</t>
+  </si>
+  <si>
+    <t>202600283</t>
+  </si>
+  <si>
+    <t>1041901</t>
+  </si>
+  <si>
+    <t>EV-64022696</t>
+  </si>
+  <si>
+    <t>202600284</t>
+  </si>
+  <si>
+    <t>1041902</t>
+  </si>
+  <si>
+    <t>iMEC7</t>
+  </si>
+  <si>
+    <t>GM-99004117</t>
+  </si>
+  <si>
+    <t>202600285</t>
+  </si>
+  <si>
+    <t>1041816</t>
+  </si>
+  <si>
+    <t>ADE</t>
+  </si>
+  <si>
+    <t>M118600-01</t>
+  </si>
+  <si>
+    <t>21274-0000101</t>
+  </si>
+  <si>
+    <t>23 April 2026</t>
+  </si>
+  <si>
+    <t>VK</t>
+  </si>
+  <si>
+    <t>202600269</t>
+  </si>
+  <si>
+    <t>1041817</t>
+  </si>
+  <si>
+    <t>Neraca Sama Lengan</t>
+  </si>
+  <si>
+    <t>Yuma</t>
+  </si>
+  <si>
+    <t>Halus</t>
+  </si>
+  <si>
+    <t>927</t>
+  </si>
+  <si>
+    <t>Farmasi</t>
+  </si>
+  <si>
+    <t>202600270</t>
+  </si>
+  <si>
+    <t>1041818</t>
+  </si>
+  <si>
+    <t>halus</t>
+  </si>
+  <si>
+    <t>070228</t>
+  </si>
+  <si>
+    <t>202600271</t>
+  </si>
+  <si>
+    <t>1041819</t>
+  </si>
+  <si>
+    <t>C22019558</t>
+  </si>
+  <si>
+    <t>202600272</t>
+  </si>
+  <si>
+    <t>1041903</t>
+  </si>
+  <si>
+    <t>NIBP Monitor</t>
+  </si>
+  <si>
+    <t>Omron</t>
+  </si>
+  <si>
+    <t>HEM-907</t>
+  </si>
+  <si>
+    <t>20230100433DF</t>
+  </si>
+  <si>
+    <t>27 April 2026</t>
+  </si>
+  <si>
+    <t>202600286</t>
+  </si>
+  <si>
+    <t>1041904</t>
+  </si>
+  <si>
+    <t>Sphygmomanometer</t>
+  </si>
+  <si>
+    <t>Riester</t>
+  </si>
+  <si>
+    <t>Big Ben Round</t>
+  </si>
+  <si>
+    <t>200643893</t>
+  </si>
+  <si>
+    <t>202600287</t>
+  </si>
+  <si>
+    <t>1041905</t>
+  </si>
+  <si>
+    <t>210543411</t>
+  </si>
+  <si>
+    <t>202600288</t>
+  </si>
+  <si>
+    <t>1041906</t>
+  </si>
+  <si>
+    <t>Electrocardiograph (ECG)</t>
+  </si>
+  <si>
+    <t>Beneheart R12</t>
+  </si>
+  <si>
+    <t>FN-85011924</t>
+  </si>
+  <si>
+    <t>202600289</t>
+  </si>
+  <si>
+    <t>1041907</t>
+  </si>
+  <si>
+    <t>200941592</t>
+  </si>
+  <si>
+    <t>202600290</t>
+  </si>
+  <si>
+    <t>1041909</t>
+  </si>
+  <si>
+    <t>20230100330DF</t>
+  </si>
+  <si>
+    <t>202600291</t>
+  </si>
+  <si>
+    <t>1041910</t>
+  </si>
+  <si>
+    <t>Yuwell</t>
+  </si>
+  <si>
+    <t>YE680E</t>
+  </si>
+  <si>
+    <t>B190300369</t>
+  </si>
+  <si>
+    <t>202600292</t>
+  </si>
+  <si>
+    <t>1041911</t>
+  </si>
+  <si>
+    <t>Tensimeter Digital</t>
+  </si>
+  <si>
+    <t>YE660F</t>
+  </si>
+  <si>
+    <t>B202003498</t>
+  </si>
+  <si>
+    <t>Administrasi Umum</t>
+  </si>
+  <si>
+    <t>202600293</t>
+  </si>
+  <si>
+    <t>1041912</t>
+  </si>
+  <si>
+    <t>FN-29037696</t>
+  </si>
+  <si>
+    <t>202600294</t>
+  </si>
+  <si>
+    <t>1041913</t>
+  </si>
+  <si>
+    <t>B2011000183</t>
+  </si>
+  <si>
+    <t>202600295</t>
+  </si>
+  <si>
+    <t>1041914</t>
+  </si>
+  <si>
+    <t>FN-38044258</t>
+  </si>
+  <si>
+    <t>Hemodialisa</t>
+  </si>
+  <si>
+    <t>202600296</t>
+  </si>
+  <si>
     <t>KAL</t>
   </si>
   <si>
+    <t>129421</t>
+  </si>
+  <si>
+    <t>Pulse Oximeter</t>
+  </si>
+  <si>
+    <t>Lokal</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>2A230608002</t>
+  </si>
+  <si>
+    <t>202600297</t>
+  </si>
+  <si>
+    <t>1041915</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Riester </t>
+  </si>
+  <si>
+    <t>191142574</t>
+  </si>
+  <si>
+    <t>202600298</t>
+  </si>
+  <si>
+    <t>129404</t>
+  </si>
+  <si>
+    <t>2A230608007</t>
+  </si>
+  <si>
+    <t>202600299</t>
+  </si>
+  <si>
+    <t>1041916</t>
+  </si>
+  <si>
+    <t>FN-0C024124</t>
+  </si>
+  <si>
+    <t>28 April 2026</t>
+  </si>
+  <si>
+    <t>202600300</t>
+  </si>
+  <si>
+    <t>1041917</t>
+  </si>
+  <si>
+    <t>FN-24034582</t>
+  </si>
+  <si>
+    <t>202600301</t>
+  </si>
+  <si>
+    <t>1041918</t>
+  </si>
+  <si>
+    <t>B190300738</t>
+  </si>
+  <si>
+    <t>202600302</t>
+  </si>
+  <si>
+    <t>1041919</t>
+  </si>
+  <si>
+    <t>3190300566</t>
+  </si>
+  <si>
+    <t>202600303</t>
+  </si>
+  <si>
+    <t>1041920</t>
+  </si>
+  <si>
+    <t>200643834</t>
+  </si>
+  <si>
+    <t>202600304</t>
+  </si>
+  <si>
+    <t>1041921</t>
+  </si>
+  <si>
+    <t>ePM12</t>
+  </si>
+  <si>
+    <t>AC6-14015365</t>
+  </si>
+  <si>
+    <t>202600305</t>
+  </si>
+  <si>
+    <t>129405</t>
+  </si>
+  <si>
+    <t>1379605-001</t>
+  </si>
+  <si>
+    <t>202600306</t>
+  </si>
+  <si>
+    <t>129406</t>
+  </si>
+  <si>
+    <t>Handle Pulse Oximeter</t>
+  </si>
+  <si>
+    <t>Handheld</t>
+  </si>
+  <si>
+    <t>SP-20</t>
+  </si>
+  <si>
+    <t>XCU038TF009909</t>
+  </si>
+  <si>
+    <t>202600307</t>
+  </si>
+  <si>
+    <t>1041922</t>
+  </si>
+  <si>
+    <t>AC6-4C071155</t>
+  </si>
+  <si>
+    <t>IGD Padma</t>
+  </si>
+  <si>
+    <t>202600308</t>
+  </si>
+  <si>
+    <t>1041923</t>
+  </si>
+  <si>
+    <t>AC6-4C071190</t>
+  </si>
+  <si>
+    <t>202600309</t>
+  </si>
+  <si>
+    <t>1041924</t>
+  </si>
+  <si>
+    <t>AC6-4C071154</t>
+  </si>
+  <si>
+    <t>202600310</t>
+  </si>
+  <si>
+    <t>1041925</t>
+  </si>
+  <si>
+    <t>FN-4A052149</t>
+  </si>
+  <si>
+    <t>202600311</t>
+  </si>
+  <si>
+    <t>1041926</t>
+  </si>
+  <si>
+    <t>B2412000029</t>
+  </si>
+  <si>
+    <t>202600312</t>
+  </si>
+  <si>
+    <t>1041927</t>
+  </si>
+  <si>
+    <t>AC6-19020177</t>
+  </si>
+  <si>
+    <t>202600313</t>
+  </si>
+  <si>
+    <t>129408</t>
+  </si>
+  <si>
+    <t>2A22930009</t>
+  </si>
+  <si>
+    <t>202600314</t>
+  </si>
+  <si>
+    <t>1041928</t>
+  </si>
+  <si>
+    <t>B2205000360</t>
+  </si>
+  <si>
+    <t>Keperawatan Lt 3</t>
+  </si>
+  <si>
+    <t>202600315</t>
+  </si>
+  <si>
+    <t>1041929</t>
+  </si>
+  <si>
+    <t>B190300563</t>
+  </si>
+  <si>
+    <t>202600316</t>
+  </si>
+  <si>
+    <t>1041930</t>
+  </si>
+  <si>
+    <t>B190300947</t>
+  </si>
+  <si>
+    <t>202600317</t>
+  </si>
+  <si>
+    <t>1041931</t>
+  </si>
+  <si>
+    <t>B2011000176</t>
+  </si>
+  <si>
+    <t>202600318</t>
+  </si>
+  <si>
+    <t>1041932</t>
+  </si>
+  <si>
+    <t>210542831</t>
+  </si>
+  <si>
+    <t>202600319</t>
+  </si>
+  <si>
+    <t>129409</t>
+  </si>
+  <si>
+    <t>XCU038TF009915</t>
+  </si>
+  <si>
+    <t>202600320</t>
+  </si>
+  <si>
+    <t>129410</t>
+  </si>
+  <si>
+    <t>Bionet</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oxy9 Wave </t>
+  </si>
+  <si>
+    <t>O2T0600007</t>
+  </si>
+  <si>
+    <t>202600321</t>
+  </si>
+  <si>
+    <t>1041933</t>
+  </si>
+  <si>
+    <t>B2204000245</t>
+  </si>
+  <si>
+    <t>29 April 2026</t>
+  </si>
+  <si>
+    <t>202600322</t>
+  </si>
+  <si>
+    <t>1041934</t>
+  </si>
+  <si>
+    <t>B2205000353</t>
+  </si>
+  <si>
+    <t>202600323</t>
+  </si>
+  <si>
+    <t>1041935</t>
+  </si>
+  <si>
+    <t>FCG</t>
+  </si>
+  <si>
+    <t>A220</t>
+  </si>
+  <si>
+    <t>330090</t>
+  </si>
+  <si>
+    <t>202600324</t>
+  </si>
+  <si>
+    <t>1041936</t>
+  </si>
+  <si>
+    <t>Criticare</t>
+  </si>
+  <si>
+    <t>nGenuity</t>
+  </si>
+  <si>
+    <t>414323014</t>
+  </si>
+  <si>
+    <t>202600325</t>
+  </si>
+  <si>
+    <t>129411</t>
+  </si>
+  <si>
+    <t>2A23024012</t>
+  </si>
+  <si>
+    <t>202600326</t>
+  </si>
+  <si>
+    <t>1041937</t>
+  </si>
+  <si>
+    <t>20230100436DF</t>
+  </si>
+  <si>
+    <t>202600327</t>
+  </si>
+  <si>
+    <t>1041938</t>
+  </si>
+  <si>
+    <t>HBP-1300</t>
+  </si>
+  <si>
+    <t>04018944LF</t>
+  </si>
+  <si>
+    <t>202600328</t>
+  </si>
+  <si>
+    <t>1041939</t>
+  </si>
+  <si>
+    <t>20210900006GF</t>
+  </si>
+  <si>
+    <t>Fisioterapi</t>
+  </si>
+  <si>
+    <t>202600329</t>
+  </si>
+  <si>
+    <t>129412</t>
+  </si>
+  <si>
+    <t>2A220930003</t>
+  </si>
+  <si>
+    <t>202600330</t>
+  </si>
+  <si>
+    <t>1041940</t>
+  </si>
+  <si>
+    <t>Beneheart R3</t>
+  </si>
+  <si>
+    <t>FK-19029004</t>
+  </si>
+  <si>
+    <t>202600331</t>
+  </si>
+  <si>
+    <t>1041941</t>
+  </si>
+  <si>
+    <t>B190300360</t>
+  </si>
+  <si>
+    <t>202600332</t>
+  </si>
+  <si>
+    <t>1041942</t>
+  </si>
+  <si>
+    <t>B2205000350</t>
+  </si>
+  <si>
+    <t>202600333</t>
+  </si>
+  <si>
+    <t>1041943</t>
+  </si>
+  <si>
+    <t>200941594</t>
+  </si>
+  <si>
+    <t>202600334</t>
+  </si>
+  <si>
+    <t>1041944</t>
+  </si>
+  <si>
+    <t>RBP-100</t>
+  </si>
+  <si>
+    <t>001173</t>
+  </si>
+  <si>
+    <t>202600335</t>
+  </si>
+  <si>
+    <t>129413</t>
+  </si>
+  <si>
+    <t>XCU038TF009912</t>
+  </si>
+  <si>
+    <t>202600336</t>
+  </si>
+  <si>
+    <t>1041945</t>
+  </si>
+  <si>
+    <t>B2011000075</t>
+  </si>
+  <si>
+    <t>202600337</t>
+  </si>
+  <si>
+    <t>1041946</t>
+  </si>
+  <si>
+    <t>B200100036</t>
+  </si>
+  <si>
+    <t>202600338</t>
+  </si>
+  <si>
+    <t>1041947</t>
+  </si>
+  <si>
+    <t>B190300949</t>
+  </si>
+  <si>
+    <t>202600339</t>
+  </si>
+  <si>
+    <t>129415</t>
+  </si>
+  <si>
+    <t>XCU038TF009911</t>
+  </si>
+  <si>
+    <t>202600340</t>
+  </si>
+  <si>
+    <t>UJI</t>
+  </si>
+  <si>
+    <t>1041948</t>
+  </si>
+  <si>
+    <t>Uroflowmetri</t>
+  </si>
+  <si>
+    <t>Medkonsult</t>
+  </si>
+  <si>
+    <t>Danflow 1100</t>
+  </si>
+  <si>
+    <t>02420433</t>
+  </si>
+  <si>
+    <t>30 April 2026</t>
+  </si>
+  <si>
+    <t>202600341</t>
+  </si>
+  <si>
+    <t>1041949</t>
+  </si>
+  <si>
+    <t>B2412000038</t>
+  </si>
+  <si>
+    <t>202600342</t>
+  </si>
+  <si>
+    <t>1041950</t>
+  </si>
+  <si>
+    <t>Tensimeter</t>
+  </si>
+  <si>
+    <t>B2412000033</t>
+  </si>
+  <si>
+    <t>202600343</t>
+  </si>
+  <si>
+    <t>1041951</t>
+  </si>
+  <si>
+    <t>EEG</t>
+  </si>
+  <si>
+    <t>Natus</t>
+  </si>
+  <si>
+    <t>Brain Monitor</t>
+  </si>
+  <si>
+    <t>021911153055</t>
+  </si>
+  <si>
+    <t>202600344</t>
+  </si>
+  <si>
+    <t>1041952</t>
+  </si>
+  <si>
+    <t>K8230825001</t>
+  </si>
+  <si>
+    <t>04 Mei 2026</t>
+  </si>
+  <si>
+    <t>202600345</t>
+  </si>
+  <si>
+    <t>1041953</t>
+  </si>
+  <si>
+    <t>AC6-14015398</t>
+  </si>
+  <si>
+    <t>202600346</t>
+  </si>
+  <si>
+    <t>1041954</t>
+  </si>
+  <si>
+    <t>K8230825003</t>
+  </si>
+  <si>
+    <t>202600347</t>
+  </si>
+  <si>
+    <t>1041955</t>
+  </si>
+  <si>
+    <t>K8220518023</t>
+  </si>
+  <si>
+    <t>202600348</t>
+  </si>
+  <si>
+    <t>1041956</t>
+  </si>
+  <si>
+    <t>K8220518017</t>
+  </si>
+  <si>
+    <t>202600349</t>
+  </si>
+  <si>
+    <t>1041957</t>
+  </si>
+  <si>
+    <t>K823037249</t>
+  </si>
+  <si>
+    <t>202600350</t>
+  </si>
+  <si>
+    <t>1041958</t>
+  </si>
+  <si>
+    <t>K8220518014</t>
+  </si>
+  <si>
+    <t>202600351</t>
+  </si>
+  <si>
+    <t>1041959</t>
+  </si>
+  <si>
+    <t>K8220518006</t>
+  </si>
+  <si>
+    <t>202600352</t>
+  </si>
+  <si>
+    <t>1042100</t>
+  </si>
+  <si>
+    <t>K8220518007</t>
+  </si>
+  <si>
+    <t>202600353</t>
+  </si>
+  <si>
+    <t>1042101</t>
+  </si>
+  <si>
+    <t>K8220518003</t>
+  </si>
+  <si>
+    <t>202600354</t>
+  </si>
+  <si>
+    <t>1042102</t>
+  </si>
+  <si>
+    <t>AC6-19020174</t>
+  </si>
+  <si>
+    <t>202600355</t>
+  </si>
+  <si>
+    <t>1042103</t>
+  </si>
+  <si>
+    <t>K8230307239</t>
+  </si>
+  <si>
+    <t>202600356</t>
+  </si>
+  <si>
+    <t>1042104</t>
+  </si>
+  <si>
+    <t>414323447</t>
+  </si>
+  <si>
+    <t>202600357</t>
+  </si>
+  <si>
+    <t>1042105</t>
+  </si>
+  <si>
+    <t>414323659</t>
+  </si>
+  <si>
+    <t>202600358</t>
+  </si>
+  <si>
+    <t>1042106</t>
+  </si>
+  <si>
+    <t>AC6-14015369</t>
+  </si>
+  <si>
+    <t>202600359</t>
+  </si>
+  <si>
+    <t>1042107</t>
+  </si>
+  <si>
+    <t>K8230825012</t>
+  </si>
+  <si>
+    <t>202600360</t>
+  </si>
+  <si>
+    <t>1042108</t>
+  </si>
+  <si>
+    <t>K8230825020</t>
+  </si>
+  <si>
+    <t>202600361</t>
+  </si>
+  <si>
+    <t>1042109</t>
+  </si>
+  <si>
+    <t>K8230317058</t>
+  </si>
+  <si>
+    <t>202600162</t>
+  </si>
+  <si>
+    <t>1022960</t>
+  </si>
+  <si>
+    <t>K8220518012</t>
+  </si>
+  <si>
+    <t>202600163</t>
+  </si>
+  <si>
+    <t>1014630</t>
+  </si>
+  <si>
+    <t>Timbangan Obat Miligram</t>
+  </si>
+  <si>
+    <t>HWH</t>
+  </si>
+  <si>
+    <t>DJ1002C</t>
+  </si>
+  <si>
+    <t>TO-001-Farmasi</t>
+  </si>
+  <si>
+    <t>09 Juni 2026</t>
+  </si>
+  <si>
+    <t>202600211</t>
+  </si>
+  <si>
+    <t>max 1000g, resolusi 0,01gr</t>
+  </si>
+  <si>
+    <t>1014631</t>
+  </si>
+  <si>
+    <t>JADEVER</t>
+  </si>
+  <si>
+    <t>SKY-300</t>
+  </si>
+  <si>
+    <t>18122100Z1381</t>
+  </si>
+  <si>
+    <t>202600212</t>
+  </si>
+  <si>
+    <t>max 300g,r 0,01gr</t>
+  </si>
+  <si>
+    <t>1014632</t>
+  </si>
+  <si>
+    <t>OSUKA</t>
+  </si>
+  <si>
+    <t>OSK-303</t>
+  </si>
+  <si>
+    <t>5101269</t>
+  </si>
+  <si>
+    <t>202600213</t>
+  </si>
+  <si>
+    <t>max 300g,r 0,001gr</t>
+  </si>
+  <si>
+    <t>1014633</t>
+  </si>
+  <si>
+    <t>Refrigerator</t>
+  </si>
+  <si>
+    <t>GEA</t>
+  </si>
+  <si>
+    <t>MK-204</t>
+  </si>
+  <si>
+    <t>20160752806</t>
+  </si>
+  <si>
+    <t>202600214</t>
+  </si>
+  <si>
+    <t>set 5.4</t>
+  </si>
+  <si>
+    <t>1061880</t>
+  </si>
+  <si>
+    <t>Spirometri</t>
+  </si>
+  <si>
+    <t>BTL</t>
+  </si>
+  <si>
+    <t>Btl-08</t>
+  </si>
+  <si>
+    <t>073S0B002876</t>
+  </si>
+  <si>
+    <t>10 Juni 2026</t>
+  </si>
+  <si>
+    <t>Poli Paru</t>
+  </si>
+  <si>
+    <t>202600481</t>
+  </si>
+  <si>
+    <t>1061881</t>
+  </si>
+  <si>
+    <t>Embedding</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Leica </t>
+  </si>
+  <si>
+    <t>Histocore Arcadia H</t>
+  </si>
+  <si>
+    <t>10019</t>
+  </si>
+  <si>
+    <t>Laboratorium PA</t>
+  </si>
+  <si>
+    <t>202600482</t>
+  </si>
+  <si>
+    <t>1022950</t>
+  </si>
+  <si>
+    <t>Tissue Processor</t>
+  </si>
+  <si>
+    <t>Leica</t>
+  </si>
+  <si>
+    <t>Histocore Pearl</t>
+  </si>
+  <si>
+    <t>1469</t>
+  </si>
+  <si>
+    <t>23 Juni 2026</t>
+  </si>
+  <si>
+    <t>202600483</t>
+  </si>
+  <si>
+    <t>1022951</t>
+  </si>
+  <si>
+    <t>Infant Warmer</t>
+  </si>
+  <si>
+    <t>HKN-9010</t>
+  </si>
+  <si>
+    <t>22A1ZH08008</t>
+  </si>
+  <si>
+    <t>202600484</t>
+  </si>
+  <si>
     <t>1022952</t>
   </si>
   <si>
     <t>BERA</t>
   </si>
   <si>
     <t>Vivosonic</t>
   </si>
   <si>
     <t>integrity V500</t>
   </si>
   <si>
     <t>VR1475</t>
   </si>
   <si>
-    <t>RS Hermina Tangerang</t>
-[...10 lines deleted...]
-  <si>
     <t>202600485</t>
-  </si>
-[...1414 lines deleted...]
-    <t>202600341</t>
   </si>
   <si>
     <t>Generated by dhimasr.my.id</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2018,5609 +2018,5609 @@
         <v>14</v>
       </c>
       <c r="N4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="O4" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="3">
         <v>1</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="F5" s="3" t="s">
+      <c r="F5" s="3">
+        <v>727</v>
+      </c>
+      <c r="G5" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="G5" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H5" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I5" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="I5" s="3" t="s">
+      <c r="J5" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="J5" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K5" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="L5" s="3">
+        <v>1</v>
+      </c>
+      <c r="M5" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="L5" s="3">
-[...5 lines deleted...]
-      <c r="N5" s="3"/>
+      <c r="N5" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="O5" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="3">
         <v>2</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I6" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="I6" s="3" t="s">
+      <c r="J6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="K6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="L6" s="3">
+        <v>1</v>
+      </c>
+      <c r="M6" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="J6" s="3" t="s">
-[...11 lines deleted...]
-      <c r="N6" s="3"/>
+      <c r="N6" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="O6" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="3">
         <v>3</v>
       </c>
       <c r="B7" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G7" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="C7" s="3" t="s">
+      <c r="H7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J7" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="D7" s="3" t="s">
+      <c r="K7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="L7" s="3">
+        <v>1</v>
+      </c>
+      <c r="M7" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="E7" s="3" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="N7" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="3">
         <v>4</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="F8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F8" s="3">
+        <v>727</v>
+      </c>
+      <c r="G8" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="G8" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H8" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I8" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="I8" s="3" t="s">
+      <c r="J8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="K8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="L8" s="3">
+        <v>2</v>
+      </c>
+      <c r="M8" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="J8" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N8" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="3">
         <v>5</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="H9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I9" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="I9" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J9" s="3" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="K9" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L9" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M9" s="3" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="N9" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="3">
         <v>6</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="H10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="I10" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J10" s="3" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="K10" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L10" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M10" s="3" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="N10" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="3">
         <v>7</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="H11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I11" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="I11" s="3" t="s">
+      <c r="J11" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="K11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="L11" s="3">
+        <v>4</v>
+      </c>
+      <c r="M11" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="J11" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N11" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="3">
         <v>8</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="H12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I12" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="I12" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J12" s="3" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="K12" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L12" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="M12" s="3" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="N12" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="3">
         <v>9</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="H13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I13" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="I13" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J13" s="3" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="K13" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L13" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="M13" s="3" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="N13" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="3">
         <v>10</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>74</v>
+        <v>31</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>75</v>
+        <v>48</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
       <c r="H14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I14" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="I14" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J14" s="3" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="K14" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L14" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="M14" s="3" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="N14" s="3"/>
+        <v>67</v>
+      </c>
+      <c r="N14" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="O14" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="3">
         <v>11</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>81</v>
+        <v>19</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>20</v>
+      </c>
+      <c r="F15" s="3">
+        <v>727</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="H15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I15" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="I15" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J15" s="3" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="K15" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L15" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M15" s="3" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="N15" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" s="3">
         <v>12</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>86</v>
+        <v>72</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>81</v>
+        <v>30</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>82</v>
+        <v>31</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>83</v>
+        <v>32</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
       <c r="H16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I16" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="I16" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J16" s="3" t="s">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="K16" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L16" s="3">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M16" s="3" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="N16" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" s="3">
         <v>13</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>81</v>
+        <v>30</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>82</v>
+        <v>31</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>83</v>
+        <v>32</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="H17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I17" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="I17" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J17" s="3" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="K17" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L17" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M17" s="3" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="N17" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" s="3">
         <v>14</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>94</v>
+        <v>30</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>96</v>
+        <v>32</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>97</v>
+        <v>79</v>
       </c>
       <c r="H18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I18" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="I18" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J18" s="3" t="s">
-        <v>98</v>
+        <v>80</v>
       </c>
       <c r="K18" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L18" s="3">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="M18" s="3" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="N18" s="3"/>
+        <v>81</v>
+      </c>
+      <c r="N18" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="O18" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" s="3">
         <v>15</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>100</v>
+        <v>82</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>101</v>
+        <v>30</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>102</v>
+        <v>31</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>103</v>
+        <v>32</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>104</v>
+        <v>83</v>
       </c>
       <c r="H19" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I19" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="I19" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J19" s="3" t="s">
-        <v>106</v>
+        <v>80</v>
       </c>
       <c r="K19" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L19" s="3">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="M19" s="3" t="s">
-        <v>107</v>
+        <v>84</v>
       </c>
       <c r="N19" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" s="3">
         <v>16</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>108</v>
+        <v>85</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>101</v>
+        <v>19</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>102</v>
+        <v>86</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>109</v>
+        <v>87</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>110</v>
+        <v>88</v>
       </c>
       <c r="H20" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I20" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="I20" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J20" s="3" t="s">
-        <v>106</v>
+        <v>80</v>
       </c>
       <c r="K20" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L20" s="3">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="M20" s="3" t="s">
-        <v>111</v>
+        <v>89</v>
       </c>
       <c r="N20" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="3">
         <v>17</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>114</v>
+        <v>92</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>115</v>
+        <v>93</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="H21" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I21" s="3" t="s">
-        <v>42</v>
+        <v>95</v>
       </c>
       <c r="J21" s="3" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="K21" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L21" s="3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M21" s="3" t="s">
-        <v>117</v>
+        <v>96</v>
       </c>
       <c r="N21" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" s="3">
         <v>18</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>118</v>
+        <v>97</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>114</v>
+        <v>92</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>115</v>
+        <v>93</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>119</v>
+        <v>98</v>
       </c>
       <c r="H22" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I22" s="3" t="s">
-        <v>42</v>
+        <v>95</v>
       </c>
       <c r="J22" s="3" t="s">
-        <v>25</v>
+        <v>66</v>
       </c>
       <c r="K22" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L22" s="3">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="M22" s="3" t="s">
-        <v>120</v>
+        <v>99</v>
       </c>
       <c r="N22" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" s="3">
         <v>19</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>121</v>
+        <v>100</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>122</v>
+        <v>92</v>
       </c>
       <c r="F23" s="3" t="s">
-        <v>123</v>
+        <v>93</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>124</v>
+        <v>101</v>
       </c>
       <c r="H23" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I23" s="3" t="s">
-        <v>42</v>
+        <v>95</v>
       </c>
       <c r="J23" s="3" t="s">
-        <v>25</v>
+        <v>66</v>
       </c>
       <c r="K23" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L23" s="3">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="M23" s="3" t="s">
-        <v>125</v>
+        <v>102</v>
       </c>
       <c r="N23" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" s="3">
         <v>20</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>126</v>
+        <v>103</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>122</v>
+        <v>92</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>123</v>
+        <v>93</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>127</v>
+        <v>104</v>
       </c>
       <c r="H24" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I24" s="3" t="s">
-        <v>55</v>
+        <v>95</v>
       </c>
       <c r="J24" s="3" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="K24" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L24" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="M24" s="3" t="s">
-        <v>128</v>
+        <v>105</v>
       </c>
       <c r="N24" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" s="3">
         <v>21</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>122</v>
+        <v>92</v>
       </c>
       <c r="F25" s="3" t="s">
-        <v>123</v>
+        <v>93</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>130</v>
+        <v>107</v>
       </c>
       <c r="H25" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I25" s="3" t="s">
-        <v>55</v>
+        <v>95</v>
       </c>
       <c r="J25" s="3" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="K25" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L25" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="M25" s="3" t="s">
-        <v>131</v>
+        <v>108</v>
       </c>
       <c r="N25" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O25" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" s="3">
         <v>22</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>132</v>
+        <v>109</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>122</v>
+        <v>92</v>
       </c>
       <c r="F26" s="3" t="s">
-        <v>123</v>
+        <v>93</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>133</v>
+        <v>110</v>
       </c>
       <c r="H26" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I26" s="3" t="s">
-        <v>55</v>
+        <v>95</v>
       </c>
       <c r="J26" s="3" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="K26" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L26" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="M26" s="3" t="s">
-        <v>134</v>
+        <v>111</v>
       </c>
       <c r="N26" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O26" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="3">
         <v>23</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>135</v>
+        <v>112</v>
       </c>
       <c r="D27" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G27" s="3" t="s">
         <v>113</v>
       </c>
-      <c r="E27" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H27" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I27" s="3" t="s">
-        <v>55</v>
+        <v>95</v>
       </c>
       <c r="J27" s="3" t="s">
-        <v>88</v>
+        <v>66</v>
       </c>
       <c r="K27" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L27" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="M27" s="3" t="s">
-        <v>137</v>
+        <v>114</v>
       </c>
       <c r="N27" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" s="3">
         <v>24</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>138</v>
+        <v>115</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>122</v>
+        <v>92</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>123</v>
+        <v>93</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>139</v>
+        <v>116</v>
       </c>
       <c r="H28" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I28" s="3" t="s">
-        <v>55</v>
+        <v>95</v>
       </c>
       <c r="J28" s="3" t="s">
-        <v>88</v>
+        <v>66</v>
       </c>
       <c r="K28" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L28" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="M28" s="3" t="s">
-        <v>140</v>
+        <v>117</v>
       </c>
       <c r="N28" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" s="3">
         <v>25</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>141</v>
+        <v>118</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="E29" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I29" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="J29" s="3" t="s">
         <v>122</v>
       </c>
-      <c r="F29" s="3" t="s">
+      <c r="K29" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="L29" s="3">
+        <v>2</v>
+      </c>
+      <c r="M29" s="3" t="s">
         <v>123</v>
       </c>
-      <c r="G29" s="3" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="N29" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O29" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" s="3">
         <v>26</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>144</v>
+        <v>124</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="E30" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I30" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="J30" s="3" t="s">
         <v>122</v>
       </c>
-      <c r="F30" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K30" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L30" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M30" s="3" t="s">
-        <v>146</v>
+        <v>126</v>
       </c>
       <c r="N30" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O30" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" s="3">
         <v>27</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>147</v>
+        <v>127</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="E31" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="H31" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I31" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="J31" s="3" t="s">
         <v>122</v>
       </c>
-      <c r="F31" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K31" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L31" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="M31" s="3" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="N31" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O31" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" s="3">
         <v>28</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>150</v>
+        <v>130</v>
       </c>
       <c r="D32" s="3" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="F32" s="3" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>151</v>
+        <v>131</v>
       </c>
       <c r="H32" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I32" s="3" t="s">
-        <v>69</v>
+        <v>95</v>
       </c>
       <c r="J32" s="3" t="s">
-        <v>70</v>
+        <v>24</v>
       </c>
       <c r="K32" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L32" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="M32" s="3" t="s">
-        <v>152</v>
+        <v>132</v>
       </c>
       <c r="N32" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O32" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" s="3">
         <v>29</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>153</v>
+        <v>133</v>
       </c>
       <c r="D33" s="3" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="E33" s="3" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="F33" s="3" t="s">
-        <v>115</v>
+        <v>134</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>154</v>
+        <v>135</v>
       </c>
       <c r="H33" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I33" s="3" t="s">
-        <v>69</v>
+        <v>95</v>
       </c>
       <c r="J33" s="3" t="s">
-        <v>155</v>
+        <v>122</v>
       </c>
       <c r="K33" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L33" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="M33" s="3" t="s">
-        <v>156</v>
+        <v>136</v>
       </c>
       <c r="N33" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O33" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" s="3">
         <v>30</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>157</v>
+        <v>137</v>
       </c>
       <c r="D34" s="3" t="s">
-        <v>113</v>
+        <v>19</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>114</v>
+        <v>138</v>
       </c>
       <c r="F34" s="3" t="s">
-        <v>115</v>
+        <v>139</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>158</v>
+        <v>140</v>
       </c>
       <c r="H34" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I34" s="3" t="s">
-        <v>69</v>
+        <v>141</v>
       </c>
       <c r="J34" s="3" t="s">
-        <v>159</v>
+        <v>142</v>
       </c>
       <c r="K34" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L34" s="3">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="M34" s="3" t="s">
-        <v>160</v>
+        <v>143</v>
       </c>
       <c r="N34" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O34" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" s="3">
         <v>31</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>161</v>
+        <v>144</v>
       </c>
       <c r="D35" s="3" t="s">
-        <v>113</v>
+        <v>145</v>
       </c>
       <c r="E35" s="3" t="s">
-        <v>162</v>
+        <v>146</v>
       </c>
       <c r="F35" s="3" t="s">
-        <v>163</v>
+        <v>147</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>164</v>
+        <v>148</v>
       </c>
       <c r="H35" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I35" s="3" t="s">
-        <v>69</v>
+        <v>141</v>
       </c>
       <c r="J35" s="3" t="s">
-        <v>70</v>
+        <v>149</v>
       </c>
       <c r="K35" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L35" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="M35" s="3" t="s">
-        <v>165</v>
+        <v>150</v>
       </c>
       <c r="N35" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O35" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" s="3">
         <v>32</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>166</v>
+        <v>151</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>113</v>
+        <v>145</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>122</v>
+        <v>146</v>
       </c>
       <c r="F36" s="3" t="s">
-        <v>123</v>
+        <v>152</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>167</v>
+        <v>153</v>
       </c>
       <c r="H36" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I36" s="3" t="s">
-        <v>69</v>
+        <v>141</v>
       </c>
       <c r="J36" s="3" t="s">
-        <v>70</v>
+        <v>149</v>
       </c>
       <c r="K36" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L36" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="M36" s="3" t="s">
-        <v>168</v>
+        <v>154</v>
       </c>
       <c r="N36" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O36" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" s="3">
         <v>33</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>169</v>
+        <v>155</v>
       </c>
       <c r="D37" s="3" t="s">
-        <v>113</v>
+        <v>30</v>
       </c>
       <c r="E37" s="3" t="s">
-        <v>122</v>
+        <v>31</v>
       </c>
       <c r="F37" s="3" t="s">
-        <v>123</v>
+        <v>32</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>170</v>
+        <v>156</v>
       </c>
       <c r="H37" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I37" s="3" t="s">
-        <v>69</v>
+        <v>141</v>
       </c>
       <c r="J37" s="3" t="s">
-        <v>171</v>
+        <v>80</v>
       </c>
       <c r="K37" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L37" s="3">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="M37" s="3" t="s">
-        <v>172</v>
+        <v>157</v>
       </c>
       <c r="N37" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O37" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" s="3">
         <v>34</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>173</v>
+        <v>158</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="E38" s="3" t="s">
-        <v>122</v>
+        <v>160</v>
       </c>
       <c r="F38" s="3" t="s">
-        <v>123</v>
+        <v>161</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>174</v>
+        <v>162</v>
       </c>
       <c r="H38" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I38" s="3" t="s">
-        <v>69</v>
+        <v>163</v>
       </c>
       <c r="J38" s="3" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="K38" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L38" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M38" s="3" t="s">
-        <v>175</v>
+        <v>164</v>
       </c>
       <c r="N38" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O38" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" s="3">
         <v>35</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="D39" s="3" t="s">
-        <v>113</v>
+        <v>166</v>
       </c>
       <c r="E39" s="3" t="s">
-        <v>122</v>
+        <v>167</v>
       </c>
       <c r="F39" s="3" t="s">
-        <v>123</v>
+        <v>168</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>177</v>
+        <v>169</v>
       </c>
       <c r="H39" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I39" s="3" t="s">
-        <v>34</v>
+        <v>163</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>70</v>
       </c>
       <c r="K39" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L39" s="3">
         <v>6</v>
       </c>
       <c r="M39" s="3" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="N39" s="3"/>
+        <v>170</v>
+      </c>
+      <c r="N39" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="O39" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="3">
         <v>36</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>180</v>
+        <v>166</v>
       </c>
       <c r="E40" s="3" t="s">
-        <v>181</v>
+        <v>167</v>
       </c>
       <c r="F40" s="3" t="s">
-        <v>182</v>
+        <v>168</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="H40" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I40" s="3" t="s">
-        <v>184</v>
+        <v>163</v>
       </c>
       <c r="J40" s="3" t="s">
-        <v>185</v>
+        <v>70</v>
       </c>
       <c r="K40" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L40" s="3">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M40" s="3" t="s">
-        <v>186</v>
+        <v>173</v>
       </c>
       <c r="N40" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O40" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" s="3">
         <v>37</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>187</v>
+        <v>174</v>
       </c>
       <c r="D41" s="3" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="E41" s="3" t="s">
-        <v>181</v>
+        <v>119</v>
       </c>
       <c r="F41" s="3" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
       <c r="H41" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I41" s="3" t="s">
-        <v>184</v>
+        <v>163</v>
       </c>
       <c r="J41" s="3" t="s">
-        <v>185</v>
+        <v>70</v>
       </c>
       <c r="K41" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L41" s="3">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M41" s="3" t="s">
-        <v>189</v>
+        <v>178</v>
       </c>
       <c r="N41" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" s="3">
         <v>38</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>190</v>
+        <v>179</v>
       </c>
       <c r="D42" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="G42" s="3" t="s">
         <v>180</v>
       </c>
-      <c r="E42" s="3" t="s">
+      <c r="H42" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I42" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="J42" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="K42" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="L42" s="3">
+        <v>7</v>
+      </c>
+      <c r="M42" s="3" t="s">
         <v>181</v>
       </c>
-      <c r="F42" s="3" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="N42" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O42" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" s="3">
         <v>39</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>193</v>
+        <v>182</v>
       </c>
       <c r="D43" s="3" t="s">
-        <v>180</v>
+        <v>159</v>
       </c>
       <c r="E43" s="3" t="s">
-        <v>181</v>
+        <v>160</v>
       </c>
       <c r="F43" s="3" t="s">
-        <v>182</v>
+        <v>161</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>194</v>
+        <v>183</v>
       </c>
       <c r="H43" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I43" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="J43" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="K43" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="L43" s="3">
+        <v>7</v>
+      </c>
+      <c r="M43" s="3" t="s">
         <v>184</v>
       </c>
-      <c r="J43" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N43" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O43" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" s="3">
         <v>40</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>196</v>
+        <v>185</v>
       </c>
       <c r="D44" s="3" t="s">
-        <v>180</v>
+        <v>159</v>
       </c>
       <c r="E44" s="3" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="F44" s="3" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>197</v>
+        <v>188</v>
       </c>
       <c r="H44" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I44" s="3" t="s">
-        <v>184</v>
+        <v>163</v>
       </c>
       <c r="J44" s="3" t="s">
-        <v>185</v>
+        <v>80</v>
       </c>
       <c r="K44" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L44" s="3">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="M44" s="3" t="s">
-        <v>198</v>
+        <v>189</v>
       </c>
       <c r="N44" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O44" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" s="3">
         <v>41</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>199</v>
+        <v>190</v>
       </c>
       <c r="D45" s="3" t="s">
-        <v>180</v>
+        <v>191</v>
       </c>
       <c r="E45" s="3" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="F45" s="3" t="s">
-        <v>182</v>
+        <v>192</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="H45" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I45" s="3" t="s">
-        <v>184</v>
+        <v>163</v>
       </c>
       <c r="J45" s="3" t="s">
-        <v>185</v>
+        <v>194</v>
       </c>
       <c r="K45" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L45" s="3">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="M45" s="3" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="N45" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O45" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" s="3">
         <v>42</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="E46" s="3" t="s">
-        <v>181</v>
+        <v>119</v>
       </c>
       <c r="F46" s="3" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="H46" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I46" s="3" t="s">
-        <v>184</v>
+        <v>163</v>
       </c>
       <c r="J46" s="3" t="s">
-        <v>185</v>
+        <v>80</v>
       </c>
       <c r="K46" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L46" s="3">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="M46" s="3" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="N46" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O46" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" s="3">
         <v>43</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="D47" s="3" t="s">
-        <v>180</v>
+        <v>191</v>
       </c>
       <c r="E47" s="3" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="F47" s="3" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="H47" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I47" s="3" t="s">
-        <v>184</v>
+        <v>163</v>
       </c>
       <c r="J47" s="3" t="s">
-        <v>185</v>
+        <v>194</v>
       </c>
       <c r="K47" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L47" s="3">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="M47" s="3" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="N47" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O47" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48" s="3">
         <v>44</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="D48" s="3" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="E48" s="3" t="s">
-        <v>39</v>
+        <v>119</v>
       </c>
       <c r="F48" s="3" t="s">
-        <v>209</v>
+        <v>176</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>210</v>
+        <v>203</v>
       </c>
       <c r="H48" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I48" s="3" t="s">
-        <v>184</v>
+        <v>163</v>
       </c>
       <c r="J48" s="3" t="s">
-        <v>56</v>
+        <v>204</v>
       </c>
       <c r="K48" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L48" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="M48" s="3" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="N48" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O48" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49" s="3">
         <v>45</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>36</v>
+        <v>206</v>
       </c>
       <c r="C49" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I49" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="J49" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="K49" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="L49" s="3">
+        <v>7</v>
+      </c>
+      <c r="M49" s="3" t="s">
         <v>212</v>
       </c>
-      <c r="D49" s="3" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="N49" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O49" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50" s="3">
         <v>46</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C50" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="G50" s="3" t="s">
         <v>215</v>
       </c>
-      <c r="D50" s="3" t="s">
-[...8 lines deleted...]
-      <c r="G50" s="3" t="s">
+      <c r="H50" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I50" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="J50" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="K50" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="L50" s="3">
+        <v>7</v>
+      </c>
+      <c r="M50" s="3" t="s">
         <v>216</v>
       </c>
-      <c r="H50" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="N50" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O50" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" s="3">
         <v>47</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>36</v>
+        <v>206</v>
       </c>
       <c r="C51" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="G51" s="3" t="s">
         <v>218</v>
       </c>
-      <c r="D51" s="3" t="s">
-[...8 lines deleted...]
-      <c r="G51" s="3" t="s">
+      <c r="H51" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I51" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="J51" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="K51" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="L51" s="3">
+        <v>6</v>
+      </c>
+      <c r="M51" s="3" t="s">
         <v>219</v>
       </c>
-      <c r="H51" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="N51" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O51" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" s="3">
         <v>48</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C52" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="G52" s="3" t="s">
         <v>221</v>
       </c>
-      <c r="D52" s="3" t="s">
-[...5 lines deleted...]
-      <c r="F52" s="3" t="s">
+      <c r="H52" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I52" s="3" t="s">
         <v>222</v>
       </c>
-      <c r="G52" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J52" s="3" t="s">
-        <v>56</v>
+        <v>122</v>
       </c>
       <c r="K52" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L52" s="3">
         <v>2</v>
       </c>
       <c r="M52" s="3" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="N52" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O52" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" s="3">
         <v>49</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C53" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="G53" s="3" t="s">
         <v>225</v>
       </c>
-      <c r="D53" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H53" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I53" s="3" t="s">
-        <v>55</v>
+        <v>222</v>
       </c>
       <c r="J53" s="3" t="s">
-        <v>60</v>
+        <v>24</v>
       </c>
       <c r="K53" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L53" s="3">
         <v>1</v>
       </c>
       <c r="M53" s="3" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="N53" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O53" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54" s="3">
         <v>50</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>180</v>
+        <v>159</v>
       </c>
       <c r="E54" s="3" t="s">
-        <v>39</v>
+        <v>186</v>
       </c>
       <c r="F54" s="3" t="s">
-        <v>226</v>
+        <v>187</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="H54" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I54" s="3" t="s">
-        <v>55</v>
+        <v>222</v>
       </c>
       <c r="J54" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="K54" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L54" s="3">
         <v>1</v>
       </c>
       <c r="M54" s="3" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="N54" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O54" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" s="3">
         <v>51</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="D55" s="3" t="s">
-        <v>180</v>
+        <v>159</v>
       </c>
       <c r="E55" s="3" t="s">
-        <v>39</v>
+        <v>186</v>
       </c>
       <c r="F55" s="3" t="s">
-        <v>226</v>
+        <v>187</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="H55" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I55" s="3" t="s">
-        <v>55</v>
+        <v>222</v>
       </c>
       <c r="J55" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="K55" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L55" s="3">
         <v>1</v>
       </c>
       <c r="M55" s="3" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="N55" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O55" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56" s="3">
         <v>52</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="D56" s="3" t="s">
-        <v>180</v>
+        <v>166</v>
       </c>
       <c r="E56" s="3" t="s">
-        <v>39</v>
+        <v>167</v>
       </c>
       <c r="F56" s="3" t="s">
-        <v>226</v>
+        <v>168</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="H56" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I56" s="3" t="s">
-        <v>55</v>
+        <v>222</v>
       </c>
       <c r="J56" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="K56" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L56" s="3">
         <v>1</v>
       </c>
       <c r="M56" s="3" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="N56" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O56" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57" s="3">
         <v>53</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C57" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="G57" s="3" t="s">
         <v>238</v>
       </c>
-      <c r="D57" s="3" t="s">
-[...8 lines deleted...]
-      <c r="G57" s="3" t="s">
+      <c r="H57" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I57" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="J57" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="K57" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="L57" s="3">
+        <v>1</v>
+      </c>
+      <c r="M57" s="3" t="s">
         <v>239</v>
       </c>
-      <c r="H57" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="N57" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O57" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58" s="3">
         <v>54</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C58" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="G58" s="3" t="s">
         <v>241</v>
       </c>
-      <c r="D58" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E58" s="3" t="s">
+      <c r="H58" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I58" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="J58" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="K58" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="L58" s="3">
+        <v>1</v>
+      </c>
+      <c r="M58" s="3" t="s">
         <v>242</v>
       </c>
-      <c r="F58" s="3" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="N58" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O58" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59" s="3">
         <v>55</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>36</v>
+        <v>206</v>
       </c>
       <c r="C59" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="F59" s="3" t="s">
         <v>246</v>
-      </c>
-[...7 lines deleted...]
-        <v>182</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>247</v>
       </c>
       <c r="H59" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I59" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="J59" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="K59" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="L59" s="3">
+        <v>1</v>
+      </c>
+      <c r="M59" s="3" t="s">
         <v>248</v>
       </c>
-      <c r="J59" s="3" t="s">
-[...11 lines deleted...]
-      <c r="N59" s="3"/>
+      <c r="N59" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="O59" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60" s="3">
         <v>56</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C60" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="G60" s="3" t="s">
         <v>250</v>
       </c>
-      <c r="D60" s="3" t="s">
-[...8 lines deleted...]
-      <c r="G60" s="3" t="s">
+      <c r="H60" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I60" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="J60" s="3" t="s">
         <v>251</v>
       </c>
-      <c r="H60" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K60" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L60" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M60" s="3" t="s">
         <v>252</v>
       </c>
-      <c r="N60" s="3"/>
+      <c r="N60" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="O60" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61" s="3">
         <v>57</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>253</v>
       </c>
       <c r="D61" s="3" t="s">
-        <v>180</v>
+        <v>91</v>
       </c>
       <c r="E61" s="3" t="s">
-        <v>181</v>
+        <v>119</v>
       </c>
       <c r="F61" s="3" t="s">
-        <v>182</v>
+        <v>237</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>254</v>
       </c>
       <c r="H61" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I61" s="3" t="s">
-        <v>248</v>
+        <v>222</v>
       </c>
       <c r="J61" s="3" t="s">
-        <v>56</v>
+        <v>251</v>
       </c>
       <c r="K61" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L61" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M61" s="3" t="s">
         <v>255</v>
       </c>
-      <c r="N61" s="3"/>
+      <c r="N61" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="O61" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62" s="3">
         <v>58</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>256</v>
       </c>
       <c r="D62" s="3" t="s">
-        <v>180</v>
+        <v>91</v>
       </c>
       <c r="E62" s="3" t="s">
-        <v>181</v>
+        <v>119</v>
       </c>
       <c r="F62" s="3" t="s">
-        <v>182</v>
+        <v>237</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>257</v>
       </c>
       <c r="H62" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I62" s="3" t="s">
-        <v>248</v>
+        <v>222</v>
       </c>
       <c r="J62" s="3" t="s">
-        <v>56</v>
+        <v>251</v>
       </c>
       <c r="K62" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L62" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M62" s="3" t="s">
         <v>258</v>
       </c>
-      <c r="N62" s="3"/>
+      <c r="N62" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="O62" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63" s="3">
         <v>59</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>259</v>
       </c>
       <c r="D63" s="3" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="E63" s="3" t="s">
-        <v>181</v>
+        <v>119</v>
       </c>
       <c r="F63" s="3" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>260</v>
       </c>
       <c r="H63" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I63" s="3" t="s">
-        <v>248</v>
+        <v>222</v>
       </c>
       <c r="J63" s="3" t="s">
-        <v>56</v>
+        <v>251</v>
       </c>
       <c r="K63" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L63" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M63" s="3" t="s">
         <v>261</v>
       </c>
-      <c r="N63" s="3"/>
+      <c r="N63" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="O63" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64" s="3">
         <v>60</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>262</v>
       </c>
       <c r="D64" s="3" t="s">
-        <v>180</v>
+        <v>159</v>
       </c>
       <c r="E64" s="3" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="F64" s="3" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>263</v>
       </c>
       <c r="H64" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I64" s="3" t="s">
-        <v>248</v>
+        <v>222</v>
       </c>
       <c r="J64" s="3" t="s">
-        <v>56</v>
+        <v>251</v>
       </c>
       <c r="K64" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L64" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M64" s="3" t="s">
         <v>264</v>
       </c>
-      <c r="N64" s="3"/>
+      <c r="N64" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="O64" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65" s="3">
         <v>61</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>265</v>
       </c>
       <c r="D65" s="3" t="s">
-        <v>180</v>
+        <v>91</v>
       </c>
       <c r="E65" s="3" t="s">
-        <v>181</v>
+        <v>119</v>
       </c>
       <c r="F65" s="3" t="s">
-        <v>182</v>
+        <v>237</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>266</v>
       </c>
       <c r="H65" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I65" s="3" t="s">
-        <v>248</v>
+        <v>222</v>
       </c>
       <c r="J65" s="3" t="s">
-        <v>56</v>
+        <v>142</v>
       </c>
       <c r="K65" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L65" s="3">
         <v>2</v>
       </c>
       <c r="M65" s="3" t="s">
         <v>267</v>
       </c>
-      <c r="N65" s="3"/>
+      <c r="N65" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="O65" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66" s="3">
         <v>62</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>268</v>
       </c>
       <c r="D66" s="3" t="s">
-        <v>180</v>
+        <v>208</v>
       </c>
       <c r="E66" s="3" t="s">
-        <v>181</v>
+        <v>209</v>
       </c>
       <c r="F66" s="3" t="s">
-        <v>182</v>
+        <v>210</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>269</v>
       </c>
       <c r="H66" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I66" s="3" t="s">
-        <v>248</v>
+        <v>222</v>
       </c>
       <c r="J66" s="3" t="s">
-        <v>56</v>
+        <v>142</v>
       </c>
       <c r="K66" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L66" s="3">
         <v>2</v>
       </c>
       <c r="M66" s="3" t="s">
         <v>270</v>
       </c>
-      <c r="N66" s="3"/>
+      <c r="N66" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="O66" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67" s="3">
         <v>63</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>271</v>
       </c>
       <c r="D67" s="3" t="s">
-        <v>180</v>
+        <v>159</v>
       </c>
       <c r="E67" s="3" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="F67" s="3" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>272</v>
       </c>
       <c r="H67" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I67" s="3" t="s">
-        <v>248</v>
+        <v>222</v>
       </c>
       <c r="J67" s="3" t="s">
-        <v>56</v>
+        <v>273</v>
       </c>
       <c r="K67" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L67" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M67" s="3" t="s">
-        <v>273</v>
-[...1 lines deleted...]
-      <c r="N67" s="3"/>
+        <v>274</v>
+      </c>
+      <c r="N67" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="O67" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="A68" s="3">
         <v>64</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D68" s="3" t="s">
-        <v>180</v>
+        <v>159</v>
       </c>
       <c r="E68" s="3" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="F68" s="3" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="G68" s="3" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="H68" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I68" s="3" t="s">
-        <v>248</v>
+        <v>222</v>
       </c>
       <c r="J68" s="3" t="s">
-        <v>56</v>
+        <v>273</v>
       </c>
       <c r="K68" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L68" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M68" s="3" t="s">
-        <v>276</v>
-[...1 lines deleted...]
-      <c r="N68" s="3"/>
+        <v>277</v>
+      </c>
+      <c r="N68" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="O68" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69" s="3">
         <v>65</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C69" s="3" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D69" s="3" t="s">
-        <v>180</v>
+        <v>159</v>
       </c>
       <c r="E69" s="3" t="s">
-        <v>39</v>
+        <v>186</v>
       </c>
       <c r="F69" s="3" t="s">
-        <v>226</v>
+        <v>187</v>
       </c>
       <c r="G69" s="3" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="H69" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I69" s="3" t="s">
-        <v>248</v>
+        <v>222</v>
       </c>
       <c r="J69" s="3" t="s">
-        <v>56</v>
+        <v>273</v>
       </c>
       <c r="K69" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L69" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M69" s="3" t="s">
-        <v>279</v>
-[...1 lines deleted...]
-      <c r="N69" s="3"/>
+        <v>280</v>
+      </c>
+      <c r="N69" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="O69" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="A70" s="3">
         <v>66</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D70" s="3" t="s">
-        <v>180</v>
+        <v>159</v>
       </c>
       <c r="E70" s="3" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="F70" s="3" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="G70" s="3" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="H70" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I70" s="3" t="s">
-        <v>248</v>
+        <v>222</v>
       </c>
       <c r="J70" s="3" t="s">
-        <v>56</v>
+        <v>273</v>
       </c>
       <c r="K70" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L70" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M70" s="3" t="s">
-        <v>282</v>
-[...1 lines deleted...]
-      <c r="N70" s="3"/>
+        <v>283</v>
+      </c>
+      <c r="N70" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="O70" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71" s="3">
         <v>67</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D71" s="3" t="s">
-        <v>180</v>
+        <v>166</v>
       </c>
       <c r="E71" s="3" t="s">
-        <v>242</v>
+        <v>167</v>
       </c>
       <c r="F71" s="3" t="s">
-        <v>243</v>
+        <v>168</v>
       </c>
       <c r="G71" s="3" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="H71" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I71" s="3" t="s">
-        <v>248</v>
+        <v>222</v>
       </c>
       <c r="J71" s="3" t="s">
-        <v>56</v>
+        <v>273</v>
       </c>
       <c r="K71" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L71" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M71" s="3" t="s">
-        <v>285</v>
-[...1 lines deleted...]
-      <c r="N71" s="3"/>
+        <v>286</v>
+      </c>
+      <c r="N71" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="O71" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="A72" s="3">
         <v>68</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D72" s="3" t="s">
-        <v>180</v>
+        <v>244</v>
       </c>
       <c r="E72" s="3" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="F72" s="3" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="G72" s="3" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="H72" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I72" s="3" t="s">
-        <v>248</v>
+        <v>222</v>
       </c>
       <c r="J72" s="3" t="s">
-        <v>51</v>
+        <v>273</v>
       </c>
       <c r="K72" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L72" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M72" s="3" t="s">
-        <v>288</v>
-[...1 lines deleted...]
-      <c r="N72" s="3"/>
+        <v>289</v>
+      </c>
+      <c r="N72" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="O72" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73" s="3">
         <v>69</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>36</v>
+        <v>206</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D73" s="3" t="s">
-        <v>180</v>
+        <v>208</v>
       </c>
       <c r="E73" s="3" t="s">
-        <v>39</v>
+        <v>291</v>
       </c>
       <c r="F73" s="3" t="s">
-        <v>226</v>
+        <v>292</v>
       </c>
       <c r="G73" s="3" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="H73" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I73" s="3" t="s">
-        <v>248</v>
+        <v>222</v>
       </c>
       <c r="J73" s="3" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="K73" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L73" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M73" s="3" t="s">
-        <v>291</v>
-[...1 lines deleted...]
-      <c r="N73" s="3"/>
+        <v>294</v>
+      </c>
+      <c r="N73" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="O73" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="A74" s="3">
         <v>70</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="D74" s="3" t="s">
-        <v>180</v>
+        <v>159</v>
       </c>
       <c r="E74" s="3" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="F74" s="3" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="G74" s="3" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="H74" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I74" s="3" t="s">
-        <v>248</v>
+        <v>297</v>
       </c>
       <c r="J74" s="3" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="K74" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L74" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="M74" s="3" t="s">
-        <v>294</v>
-[...1 lines deleted...]
-      <c r="N74" s="3"/>
+        <v>298</v>
+      </c>
+      <c r="N74" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="O74" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75" s="3">
         <v>71</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="D75" s="3" t="s">
-        <v>180</v>
+        <v>159</v>
       </c>
       <c r="E75" s="3" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="F75" s="3" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="G75" s="3" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="H75" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I75" s="3" t="s">
-        <v>248</v>
+        <v>297</v>
       </c>
       <c r="J75" s="3" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="K75" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L75" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="M75" s="3" t="s">
-        <v>297</v>
-[...1 lines deleted...]
-      <c r="N75" s="3"/>
+        <v>301</v>
+      </c>
+      <c r="N75" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="O75" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76" s="3">
         <v>72</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="D76" s="3" t="s">
-        <v>180</v>
+        <v>166</v>
       </c>
       <c r="E76" s="3" t="s">
-        <v>181</v>
+        <v>303</v>
       </c>
       <c r="F76" s="3" t="s">
-        <v>182</v>
+        <v>304</v>
       </c>
       <c r="G76" s="3" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="H76" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I76" s="3" t="s">
-        <v>248</v>
+        <v>297</v>
       </c>
       <c r="J76" s="3" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="K76" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L76" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="M76" s="3" t="s">
-        <v>300</v>
-[...1 lines deleted...]
-      <c r="N76" s="3"/>
+        <v>306</v>
+      </c>
+      <c r="N76" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="O76" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77" s="3">
         <v>73</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C77" s="3" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="D77" s="3" t="s">
-        <v>180</v>
+        <v>91</v>
       </c>
       <c r="E77" s="3" t="s">
-        <v>181</v>
+        <v>308</v>
       </c>
       <c r="F77" s="3" t="s">
-        <v>182</v>
+        <v>309</v>
       </c>
       <c r="G77" s="3" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="H77" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I77" s="3" t="s">
-        <v>248</v>
+        <v>297</v>
       </c>
       <c r="J77" s="3" t="s">
-        <v>56</v>
+        <v>204</v>
       </c>
       <c r="K77" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L77" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="M77" s="3" t="s">
-        <v>303</v>
-[...1 lines deleted...]
-      <c r="N77" s="3"/>
+        <v>311</v>
+      </c>
+      <c r="N77" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="O77" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78" s="3">
         <v>74</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>17</v>
+        <v>206</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="D78" s="3" t="s">
-        <v>305</v>
+        <v>208</v>
       </c>
       <c r="E78" s="3" t="s">
-        <v>306</v>
+        <v>209</v>
       </c>
       <c r="F78" s="3" t="s">
-        <v>307</v>
+        <v>210</v>
       </c>
       <c r="G78" s="3" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="H78" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I78" s="3" t="s">
-        <v>42</v>
+        <v>297</v>
       </c>
       <c r="J78" s="3" t="s">
-        <v>25</v>
+        <v>204</v>
       </c>
       <c r="K78" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L78" s="3">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="M78" s="3" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="N78" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O78" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79" s="3">
         <v>75</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C79" s="3" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="D79" s="3" t="s">
-        <v>305</v>
+        <v>159</v>
       </c>
       <c r="E79" s="3" t="s">
-        <v>306</v>
+        <v>160</v>
       </c>
       <c r="F79" s="3" t="s">
-        <v>307</v>
+        <v>161</v>
       </c>
       <c r="G79" s="3" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="H79" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I79" s="3" t="s">
-        <v>42</v>
+        <v>297</v>
       </c>
       <c r="J79" s="3" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="K79" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L79" s="3">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M79" s="3" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="N79" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O79" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="A80" s="3">
         <v>76</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="D80" s="3" t="s">
-        <v>305</v>
+        <v>191</v>
       </c>
       <c r="E80" s="3" t="s">
-        <v>306</v>
+        <v>160</v>
       </c>
       <c r="F80" s="3" t="s">
-        <v>307</v>
+        <v>319</v>
       </c>
       <c r="G80" s="3" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="H80" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I80" s="3" t="s">
-        <v>55</v>
+        <v>297</v>
       </c>
       <c r="J80" s="3" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="K80" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L80" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="M80" s="3" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="N80" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O80" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81" s="3">
         <v>77</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C81" s="3" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="D81" s="3" t="s">
-        <v>305</v>
+        <v>159</v>
       </c>
       <c r="E81" s="3" t="s">
-        <v>306</v>
+        <v>160</v>
       </c>
       <c r="F81" s="3" t="s">
-        <v>307</v>
+        <v>161</v>
       </c>
       <c r="G81" s="3" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="H81" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I81" s="3" t="s">
-        <v>55</v>
+        <v>297</v>
       </c>
       <c r="J81" s="3" t="s">
-        <v>98</v>
+        <v>324</v>
       </c>
       <c r="K81" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L81" s="3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="M81" s="3" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="N81" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O81" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="82" spans="1:15">
       <c r="A82" s="3">
         <v>78</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>17</v>
+        <v>206</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="D82" s="3" t="s">
-        <v>305</v>
+        <v>208</v>
       </c>
       <c r="E82" s="3" t="s">
-        <v>320</v>
+        <v>209</v>
       </c>
       <c r="F82" s="3" t="s">
-        <v>321</v>
+        <v>210</v>
       </c>
       <c r="G82" s="3" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="H82" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I82" s="3" t="s">
-        <v>55</v>
+        <v>297</v>
       </c>
       <c r="J82" s="3" t="s">
-        <v>323</v>
+        <v>66</v>
       </c>
       <c r="K82" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L82" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="M82" s="3" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="N82" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O82" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83" s="3">
         <v>79</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C83" s="3" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="D83" s="3" t="s">
-        <v>305</v>
+        <v>175</v>
       </c>
       <c r="E83" s="3" t="s">
-        <v>306</v>
+        <v>119</v>
       </c>
       <c r="F83" s="3" t="s">
-        <v>307</v>
+        <v>330</v>
       </c>
       <c r="G83" s="3" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="H83" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I83" s="3" t="s">
-        <v>69</v>
+        <v>297</v>
       </c>
       <c r="J83" s="3" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="K83" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L83" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M83" s="3" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="N83" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O83" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="A84" s="3">
         <v>80</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="D84" s="3" t="s">
-        <v>305</v>
+        <v>191</v>
       </c>
       <c r="E84" s="3" t="s">
-        <v>306</v>
+        <v>186</v>
       </c>
       <c r="F84" s="3" t="s">
-        <v>307</v>
+        <v>187</v>
       </c>
       <c r="G84" s="3" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="H84" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I84" s="3" t="s">
-        <v>69</v>
+        <v>297</v>
       </c>
       <c r="J84" s="3" t="s">
-        <v>185</v>
+        <v>45</v>
       </c>
       <c r="K84" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L84" s="3">
         <v>5</v>
       </c>
       <c r="M84" s="3" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="N84" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O84" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85" s="3">
         <v>81</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C85" s="3" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="D85" s="3" t="s">
-        <v>305</v>
+        <v>191</v>
       </c>
       <c r="E85" s="3" t="s">
-        <v>82</v>
+        <v>186</v>
       </c>
       <c r="F85" s="3" t="s">
-        <v>83</v>
+        <v>187</v>
       </c>
       <c r="G85" s="3" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="H85" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I85" s="3" t="s">
-        <v>69</v>
+        <v>297</v>
       </c>
       <c r="J85" s="3" t="s">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="K85" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L85" s="3">
         <v>5</v>
       </c>
       <c r="M85" s="3" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="N85" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O85" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="A86" s="3">
         <v>82</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="D86" s="3" t="s">
-        <v>335</v>
+        <v>166</v>
       </c>
       <c r="E86" s="3" t="s">
-        <v>95</v>
+        <v>167</v>
       </c>
       <c r="F86" s="3" t="s">
-        <v>336</v>
+        <v>168</v>
       </c>
       <c r="G86" s="3" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="H86" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I86" s="3" t="s">
-        <v>338</v>
+        <v>297</v>
       </c>
       <c r="J86" s="3" t="s">
-        <v>106</v>
+        <v>45</v>
       </c>
       <c r="K86" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L86" s="3">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="M86" s="3" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="N86" s="3" t="s">
-        <v>340</v>
+        <v>27</v>
       </c>
       <c r="O86" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87" s="3">
         <v>83</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="D87" s="3" t="s">
-        <v>342</v>
+        <v>159</v>
       </c>
       <c r="E87" s="3" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="F87" s="3" t="s">
         <v>343</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>344</v>
       </c>
       <c r="H87" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I87" s="3" t="s">
-        <v>42</v>
+        <v>297</v>
       </c>
       <c r="J87" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="K87" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L87" s="3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M87" s="3" t="s">
         <v>345</v>
       </c>
       <c r="N87" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O87" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="A88" s="3">
         <v>84</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>36</v>
+        <v>206</v>
       </c>
       <c r="C88" s="3" t="s">
         <v>346</v>
       </c>
       <c r="D88" s="3" t="s">
-        <v>342</v>
+        <v>208</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>162</v>
+        <v>245</v>
       </c>
       <c r="F88" s="3" t="s">
-        <v>343</v>
+        <v>246</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>347</v>
       </c>
       <c r="H88" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I88" s="3" t="s">
-        <v>42</v>
+        <v>297</v>
       </c>
       <c r="J88" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="K88" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L88" s="3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M88" s="3" t="s">
         <v>348</v>
       </c>
       <c r="N88" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O88" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="89" spans="1:15">
       <c r="A89" s="3">
         <v>85</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C89" s="3" t="s">
         <v>349</v>
       </c>
       <c r="D89" s="3" t="s">
-        <v>342</v>
+        <v>159</v>
       </c>
       <c r="E89" s="3" t="s">
-        <v>162</v>
+        <v>186</v>
       </c>
       <c r="F89" s="3" t="s">
-        <v>343</v>
+        <v>187</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>350</v>
       </c>
       <c r="H89" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I89" s="3" t="s">
-        <v>42</v>
+        <v>297</v>
       </c>
       <c r="J89" s="3" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="K89" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L89" s="3">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="M89" s="3" t="s">
         <v>351</v>
       </c>
       <c r="N89" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O89" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="90" spans="1:15">
       <c r="A90" s="3">
         <v>86</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C90" s="3" t="s">
         <v>352</v>
       </c>
       <c r="D90" s="3" t="s">
-        <v>342</v>
+        <v>159</v>
       </c>
       <c r="E90" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="F90" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="G90" s="3" t="s">
         <v>353</v>
       </c>
-      <c r="F90" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G90" s="3" t="s">
+      <c r="H90" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I90" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="J90" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="K90" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="L90" s="3">
+        <v>8</v>
+      </c>
+      <c r="M90" s="3" t="s">
         <v>354</v>
       </c>
-      <c r="H90" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="N90" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O90" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91" s="3">
         <v>87</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C91" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="E91" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="F91" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="G91" s="3" t="s">
         <v>356</v>
       </c>
-      <c r="D91" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H91" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I91" s="3" t="s">
-        <v>55</v>
+        <v>297</v>
       </c>
       <c r="J91" s="3" t="s">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="K91" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L91" s="3">
         <v>1</v>
       </c>
       <c r="M91" s="3" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="N91" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O91" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="A92" s="3">
         <v>88</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>36</v>
+        <v>206</v>
       </c>
       <c r="C92" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="F92" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="G92" s="3" t="s">
         <v>359</v>
       </c>
-      <c r="D92" s="3" t="s">
-[...8 lines deleted...]
-      <c r="G92" s="3" t="s">
+      <c r="H92" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I92" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="J92" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="K92" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="L92" s="3">
+        <v>1</v>
+      </c>
+      <c r="M92" s="3" t="s">
         <v>360</v>
       </c>
-      <c r="H92" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="N92" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O92" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="93" spans="1:15">
       <c r="A93" s="3">
         <v>89</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>36</v>
+        <v>361</v>
       </c>
       <c r="C93" s="3" t="s">
         <v>362</v>
       </c>
       <c r="D93" s="3" t="s">
-        <v>342</v>
+        <v>363</v>
       </c>
       <c r="E93" s="3" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="F93" s="3" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="G93" s="3" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="H93" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I93" s="3" t="s">
-        <v>69</v>
+        <v>367</v>
       </c>
       <c r="J93" s="3" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="K93" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L93" s="3">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="M93" s="3" t="s">
-        <v>366</v>
-[...3 lines deleted...]
-      </c>
+        <v>368</v>
+      </c>
+      <c r="N93" s="3"/>
       <c r="O93" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="A94" s="3">
         <v>90</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C94" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="F94" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="G94" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="H94" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I94" s="3" t="s">
         <v>367</v>
       </c>
-      <c r="D94" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J94" s="3" t="s">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="K94" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L94" s="3">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M94" s="3" t="s">
-        <v>369</v>
-[...3 lines deleted...]
-      </c>
+        <v>371</v>
+      </c>
+      <c r="N94" s="3"/>
       <c r="O94" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95" s="3">
         <v>91</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C95" s="3" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="D95" s="3" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="E95" s="3" t="s">
-        <v>372</v>
+        <v>186</v>
       </c>
       <c r="F95" s="3" t="s">
-        <v>373</v>
+        <v>187</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>374</v>
       </c>
       <c r="H95" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I95" s="3" t="s">
-        <v>77</v>
+        <v>367</v>
       </c>
       <c r="J95" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="K95" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="L95" s="3">
+        <v>6</v>
+      </c>
+      <c r="M95" s="3" t="s">
         <v>375</v>
-      </c>
-[...7 lines deleted...]
-        <v>376</v>
       </c>
       <c r="N95" s="3"/>
       <c r="O95" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="A96" s="3">
         <v>92</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>36</v>
+        <v>206</v>
       </c>
       <c r="C96" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="D96" s="3" t="s">
         <v>377</v>
       </c>
-      <c r="D96" s="3" t="s">
+      <c r="E96" s="3" t="s">
         <v>378</v>
       </c>
-      <c r="E96" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F96" s="3" t="s">
-        <v>123</v>
+        <v>379</v>
       </c>
       <c r="G96" s="3" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="H96" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I96" s="3" t="s">
-        <v>34</v>
+        <v>367</v>
       </c>
       <c r="J96" s="3" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="K96" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L96" s="3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M96" s="3" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="N96" s="3"/>
       <c r="O96" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97" s="3">
         <v>93</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C97" s="3" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D97" s="3" t="s">
-        <v>382</v>
+        <v>91</v>
       </c>
       <c r="E97" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="F97" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G97" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="H97" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I97" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="J97" s="3" t="s">
         <v>122</v>
       </c>
-      <c r="F97" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K97" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L97" s="3">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="M97" s="3" t="s">
         <v>385</v>
       </c>
-      <c r="N97" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N97" s="3"/>
       <c r="O97" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="98" spans="1:15">
       <c r="A98" s="3">
         <v>94</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>386</v>
       </c>
       <c r="D98" s="3" t="s">
-        <v>382</v>
+        <v>91</v>
       </c>
       <c r="E98" s="3" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="F98" s="3" t="s">
-        <v>123</v>
+        <v>237</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>387</v>
       </c>
       <c r="H98" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I98" s="3" t="s">
-        <v>42</v>
+        <v>384</v>
       </c>
       <c r="J98" s="3" t="s">
-        <v>171</v>
+        <v>122</v>
       </c>
       <c r="K98" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L98" s="3">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="M98" s="3" t="s">
         <v>388</v>
       </c>
-      <c r="N98" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N98" s="3"/>
       <c r="O98" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="99" spans="1:15">
       <c r="A99" s="3">
         <v>95</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C99" s="3" t="s">
         <v>389</v>
       </c>
       <c r="D99" s="3" t="s">
-        <v>382</v>
+        <v>91</v>
       </c>
       <c r="E99" s="3" t="s">
-        <v>114</v>
+        <v>92</v>
       </c>
       <c r="F99" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G99" s="3" t="s">
         <v>390</v>
       </c>
-      <c r="G99" s="3" t="s">
+      <c r="H99" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I99" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="J99" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="K99" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="L99" s="3">
+        <v>2</v>
+      </c>
+      <c r="M99" s="3" t="s">
         <v>391</v>
       </c>
-      <c r="H99" s="3" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="N99" s="3"/>
       <c r="O99" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="100" spans="1:15">
       <c r="A100" s="3">
         <v>96</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C100" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E100" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="F100" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G100" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="H100" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I100" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="J100" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="K100" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="L100" s="3">
+        <v>2</v>
+      </c>
+      <c r="M100" s="3" t="s">
         <v>394</v>
       </c>
-      <c r="D100" s="3" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="N100" s="3"/>
       <c r="O100" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="101" spans="1:15">
       <c r="A101" s="3">
         <v>97</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C101" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E101" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="F101" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G101" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="H101" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I101" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="J101" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="K101" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="L101" s="3">
+        <v>2</v>
+      </c>
+      <c r="M101" s="3" t="s">
         <v>397</v>
       </c>
-      <c r="D101" s="3" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="N101" s="3"/>
       <c r="O101" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="102" spans="1:15">
       <c r="A102" s="3">
         <v>98</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C102" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="F102" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G102" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="H102" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I102" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="J102" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="K102" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="L102" s="3">
+        <v>2</v>
+      </c>
+      <c r="M102" s="3" t="s">
         <v>400</v>
       </c>
-      <c r="D102" s="3" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="N102" s="3"/>
       <c r="O102" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="103" spans="1:15">
       <c r="A103" s="3">
         <v>99</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C103" s="3" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="D103" s="3" t="s">
-        <v>401</v>
+        <v>91</v>
       </c>
       <c r="E103" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="F103" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G103" s="3" t="s">
         <v>402</v>
       </c>
-      <c r="F103" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="H103" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I103" s="3" t="s">
-        <v>404</v>
+        <v>384</v>
       </c>
       <c r="J103" s="3" t="s">
-        <v>408</v>
+        <v>122</v>
       </c>
       <c r="K103" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L103" s="3">
         <v>2</v>
       </c>
       <c r="M103" s="3" t="s">
-        <v>409</v>
-[...3 lines deleted...]
-      </c>
+        <v>403</v>
+      </c>
+      <c r="N103" s="3"/>
       <c r="O103" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="104" spans="1:15">
       <c r="A104" s="3">
         <v>100</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>410</v>
+        <v>404</v>
       </c>
       <c r="D104" s="3" t="s">
-        <v>401</v>
+        <v>91</v>
       </c>
       <c r="E104" s="3" t="s">
-        <v>411</v>
+        <v>92</v>
       </c>
       <c r="F104" s="3" t="s">
-        <v>412</v>
+        <v>93</v>
       </c>
       <c r="G104" s="3" t="s">
-        <v>413</v>
+        <v>405</v>
       </c>
       <c r="H104" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I104" s="3" t="s">
-        <v>404</v>
+        <v>384</v>
       </c>
       <c r="J104" s="3" t="s">
-        <v>323</v>
+        <v>122</v>
       </c>
       <c r="K104" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L104" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M104" s="3" t="s">
-        <v>414</v>
-[...3 lines deleted...]
-      </c>
+        <v>406</v>
+      </c>
+      <c r="N104" s="3"/>
       <c r="O104" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="105" spans="1:15">
       <c r="A105" s="3">
         <v>101</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C105" s="3" t="s">
-        <v>415</v>
+        <v>407</v>
       </c>
       <c r="D105" s="3" t="s">
-        <v>401</v>
+        <v>91</v>
       </c>
       <c r="E105" s="3" t="s">
-        <v>411</v>
+        <v>92</v>
       </c>
       <c r="F105" s="3" t="s">
-        <v>412</v>
+        <v>93</v>
       </c>
       <c r="G105" s="3" t="s">
-        <v>416</v>
+        <v>408</v>
       </c>
       <c r="H105" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I105" s="3" t="s">
-        <v>404</v>
+        <v>384</v>
       </c>
       <c r="J105" s="3" t="s">
-        <v>185</v>
+        <v>122</v>
       </c>
       <c r="K105" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L105" s="3">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="M105" s="3" t="s">
-        <v>417</v>
-[...3 lines deleted...]
-      </c>
+        <v>409</v>
+      </c>
+      <c r="N105" s="3"/>
       <c r="O105" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="106" spans="1:15">
       <c r="A106" s="3">
         <v>102</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>418</v>
+        <v>410</v>
       </c>
       <c r="D106" s="3" t="s">
-        <v>401</v>
+        <v>91</v>
       </c>
       <c r="E106" s="3" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-        <v>727</v>
+        <v>92</v>
+      </c>
+      <c r="F106" s="3" t="s">
+        <v>93</v>
       </c>
       <c r="G106" s="3" t="s">
-        <v>419</v>
+        <v>411</v>
       </c>
       <c r="H106" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I106" s="3" t="s">
-        <v>404</v>
+        <v>384</v>
       </c>
       <c r="J106" s="3" t="s">
-        <v>43</v>
+        <v>122</v>
       </c>
       <c r="K106" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L106" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M106" s="3" t="s">
-        <v>420</v>
-[...3 lines deleted...]
-      </c>
+        <v>412</v>
+      </c>
+      <c r="N106" s="3"/>
       <c r="O106" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="107" spans="1:15">
       <c r="A107" s="3">
         <v>103</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C107" s="3" t="s">
-        <v>421</v>
+        <v>413</v>
       </c>
       <c r="D107" s="3" t="s">
-        <v>401</v>
+        <v>91</v>
       </c>
       <c r="E107" s="3" t="s">
-        <v>422</v>
+        <v>119</v>
       </c>
       <c r="F107" s="3" t="s">
-        <v>423</v>
+        <v>237</v>
       </c>
       <c r="G107" s="3" t="s">
-        <v>424</v>
+        <v>414</v>
       </c>
       <c r="H107" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I107" s="3" t="s">
-        <v>404</v>
+        <v>384</v>
       </c>
       <c r="J107" s="3" t="s">
-        <v>25</v>
+        <v>122</v>
       </c>
       <c r="K107" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L107" s="3">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="M107" s="3" t="s">
-        <v>425</v>
-[...3 lines deleted...]
-      </c>
+        <v>415</v>
+      </c>
+      <c r="N107" s="3"/>
       <c r="O107" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="108" spans="1:15">
       <c r="A108" s="3">
         <v>104</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>426</v>
+        <v>416</v>
       </c>
       <c r="D108" s="3" t="s">
-        <v>401</v>
+        <v>91</v>
       </c>
       <c r="E108" s="3" t="s">
-        <v>427</v>
+        <v>92</v>
       </c>
       <c r="F108" s="3" t="s">
-        <v>428</v>
+        <v>93</v>
       </c>
       <c r="G108" s="3" t="s">
-        <v>429</v>
+        <v>417</v>
       </c>
       <c r="H108" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I108" s="3" t="s">
-        <v>105</v>
+        <v>384</v>
       </c>
       <c r="J108" s="3" t="s">
-        <v>98</v>
+        <v>122</v>
       </c>
       <c r="K108" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L108" s="3">
         <v>2</v>
       </c>
       <c r="M108" s="3" t="s">
-        <v>430</v>
-[...3 lines deleted...]
-      </c>
+        <v>418</v>
+      </c>
+      <c r="N108" s="3"/>
       <c r="O108" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="109" spans="1:15">
       <c r="A109" s="3">
         <v>105</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C109" s="3" t="s">
-        <v>431</v>
+        <v>419</v>
       </c>
       <c r="D109" s="3" t="s">
-        <v>432</v>
+        <v>91</v>
       </c>
       <c r="E109" s="3" t="s">
-        <v>411</v>
+        <v>308</v>
       </c>
       <c r="F109" s="3" t="s">
-        <v>433</v>
+        <v>309</v>
       </c>
       <c r="G109" s="3" t="s">
-        <v>434</v>
+        <v>420</v>
       </c>
       <c r="H109" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I109" s="3" t="s">
-        <v>404</v>
+        <v>384</v>
       </c>
       <c r="J109" s="3" t="s">
-        <v>60</v>
+        <v>122</v>
       </c>
       <c r="K109" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L109" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M109" s="3" t="s">
-        <v>435</v>
-[...3 lines deleted...]
-      </c>
+        <v>421</v>
+      </c>
+      <c r="N109" s="3"/>
       <c r="O109" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="110" spans="1:15">
       <c r="A110" s="3">
         <v>106</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>436</v>
+        <v>422</v>
       </c>
       <c r="D110" s="3" t="s">
-        <v>432</v>
+        <v>91</v>
       </c>
       <c r="E110" s="3" t="s">
-        <v>411</v>
+        <v>308</v>
       </c>
       <c r="F110" s="3" t="s">
-        <v>433</v>
+        <v>309</v>
       </c>
       <c r="G110" s="3" t="s">
-        <v>437</v>
+        <v>423</v>
       </c>
       <c r="H110" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I110" s="3" t="s">
-        <v>404</v>
+        <v>384</v>
       </c>
       <c r="J110" s="3" t="s">
-        <v>438</v>
+        <v>204</v>
       </c>
       <c r="K110" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L110" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="M110" s="3" t="s">
-        <v>439</v>
-[...3 lines deleted...]
-      </c>
+        <v>424</v>
+      </c>
+      <c r="N110" s="3"/>
       <c r="O110" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="111" spans="1:15">
       <c r="A111" s="3">
         <v>107</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C111" s="3" t="s">
-        <v>440</v>
+        <v>425</v>
       </c>
       <c r="D111" s="3" t="s">
-        <v>432</v>
+        <v>91</v>
       </c>
       <c r="E111" s="3" t="s">
-        <v>411</v>
+        <v>119</v>
       </c>
       <c r="F111" s="3" t="s">
-        <v>433</v>
+        <v>237</v>
       </c>
       <c r="G111" s="3" t="s">
-        <v>441</v>
+        <v>426</v>
       </c>
       <c r="H111" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I111" s="3" t="s">
-        <v>404</v>
+        <v>384</v>
       </c>
       <c r="J111" s="3" t="s">
-        <v>70</v>
+        <v>122</v>
       </c>
       <c r="K111" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L111" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M111" s="3" t="s">
-        <v>442</v>
-[...3 lines deleted...]
-      </c>
+        <v>427</v>
+      </c>
+      <c r="N111" s="3"/>
       <c r="O111" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="112" spans="1:15">
       <c r="A112" s="3">
         <v>108</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>443</v>
+        <v>428</v>
       </c>
       <c r="D112" s="3" t="s">
-        <v>432</v>
+        <v>91</v>
       </c>
       <c r="E112" s="3" t="s">
-        <v>411</v>
+        <v>92</v>
       </c>
       <c r="F112" s="3" t="s">
-        <v>433</v>
+        <v>93</v>
       </c>
       <c r="G112" s="3" t="s">
-        <v>444</v>
+        <v>429</v>
       </c>
       <c r="H112" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I112" s="3" t="s">
-        <v>404</v>
+        <v>384</v>
       </c>
       <c r="J112" s="3" t="s">
-        <v>392</v>
+        <v>122</v>
       </c>
       <c r="K112" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L112" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="M112" s="3" t="s">
-        <v>445</v>
-[...3 lines deleted...]
-      </c>
+        <v>430</v>
+      </c>
+      <c r="N112" s="3"/>
       <c r="O112" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="113" spans="1:15">
       <c r="A113" s="3">
         <v>109</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C113" s="3" t="s">
-        <v>446</v>
+        <v>431</v>
       </c>
       <c r="D113" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E113" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="F113" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G113" s="3" t="s">
         <v>432</v>
       </c>
-      <c r="E113" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F113" s="3" t="s">
+      <c r="H113" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I113" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="J113" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="K113" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="L113" s="3">
+        <v>2</v>
+      </c>
+      <c r="M113" s="3" t="s">
         <v>433</v>
       </c>
-      <c r="G113" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="N113" s="3"/>
       <c r="O113" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="114" spans="1:15">
       <c r="A114" s="3">
         <v>110</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>449</v>
+        <v>434</v>
       </c>
       <c r="D114" s="3" t="s">
-        <v>432</v>
+        <v>91</v>
       </c>
       <c r="E114" s="3" t="s">
-        <v>411</v>
+        <v>92</v>
       </c>
       <c r="F114" s="3" t="s">
-        <v>433</v>
+        <v>93</v>
       </c>
       <c r="G114" s="3" t="s">
-        <v>450</v>
+        <v>435</v>
       </c>
       <c r="H114" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I114" s="3" t="s">
-        <v>404</v>
+        <v>384</v>
       </c>
       <c r="J114" s="3" t="s">
-        <v>451</v>
+        <v>122</v>
       </c>
       <c r="K114" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L114" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="M114" s="3" t="s">
-        <v>452</v>
-[...3 lines deleted...]
-      </c>
+        <v>436</v>
+      </c>
+      <c r="N114" s="3"/>
       <c r="O114" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="115" spans="1:15">
       <c r="A115" s="3">
         <v>111</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C115" s="3" t="s">
-        <v>453</v>
+        <v>437</v>
       </c>
       <c r="D115" s="3" t="s">
-        <v>432</v>
+        <v>91</v>
       </c>
       <c r="E115" s="3" t="s">
-        <v>411</v>
+        <v>92</v>
       </c>
       <c r="F115" s="3" t="s">
-        <v>433</v>
+        <v>93</v>
       </c>
       <c r="G115" s="3" t="s">
-        <v>454</v>
+        <v>438</v>
       </c>
       <c r="H115" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I115" s="3" t="s">
-        <v>404</v>
+        <v>384</v>
       </c>
       <c r="J115" s="3" t="s">
-        <v>43</v>
+        <v>122</v>
       </c>
       <c r="K115" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L115" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M115" s="3" t="s">
-        <v>455</v>
-[...3 lines deleted...]
-      </c>
+        <v>439</v>
+      </c>
+      <c r="N115" s="3"/>
       <c r="O115" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="116" spans="1:15">
       <c r="A116" s="3">
         <v>112</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C116" s="3" t="s">
-        <v>456</v>
+        <v>440</v>
       </c>
       <c r="D116" s="3" t="s">
-        <v>432</v>
+        <v>441</v>
       </c>
       <c r="E116" s="3" t="s">
-        <v>411</v>
+        <v>442</v>
       </c>
       <c r="F116" s="3" t="s">
-        <v>433</v>
+        <v>443</v>
       </c>
       <c r="G116" s="3" t="s">
-        <v>457</v>
+        <v>444</v>
       </c>
       <c r="H116" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I116" s="3" t="s">
-        <v>404</v>
+        <v>445</v>
       </c>
       <c r="J116" s="3" t="s">
-        <v>43</v>
+        <v>149</v>
       </c>
       <c r="K116" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L116" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="M116" s="3" t="s">
-        <v>458</v>
+        <v>446</v>
       </c>
       <c r="N116" s="3" t="s">
-        <v>45</v>
+        <v>447</v>
       </c>
       <c r="O116" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="117" spans="1:15">
       <c r="A117" s="3">
         <v>113</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C117" s="3" t="s">
-        <v>459</v>
+        <v>448</v>
       </c>
       <c r="D117" s="3" t="s">
-        <v>432</v>
+        <v>441</v>
       </c>
       <c r="E117" s="3" t="s">
-        <v>411</v>
+        <v>449</v>
       </c>
       <c r="F117" s="3" t="s">
-        <v>433</v>
+        <v>450</v>
       </c>
       <c r="G117" s="3" t="s">
-        <v>460</v>
+        <v>451</v>
       </c>
       <c r="H117" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I117" s="3" t="s">
-        <v>404</v>
+        <v>445</v>
       </c>
       <c r="J117" s="3" t="s">
-        <v>25</v>
+        <v>149</v>
       </c>
       <c r="K117" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L117" s="3">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M117" s="3" t="s">
-        <v>461</v>
+        <v>452</v>
       </c>
       <c r="N117" s="3" t="s">
-        <v>45</v>
+        <v>453</v>
       </c>
       <c r="O117" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="118" spans="1:15">
       <c r="A118" s="3">
         <v>114</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>462</v>
+        <v>454</v>
       </c>
       <c r="D118" s="3" t="s">
-        <v>432</v>
+        <v>441</v>
       </c>
       <c r="E118" s="3" t="s">
-        <v>411</v>
+        <v>455</v>
       </c>
       <c r="F118" s="3" t="s">
-        <v>433</v>
+        <v>456</v>
       </c>
       <c r="G118" s="3" t="s">
-        <v>463</v>
+        <v>457</v>
       </c>
       <c r="H118" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I118" s="3" t="s">
-        <v>404</v>
+        <v>445</v>
       </c>
       <c r="J118" s="3" t="s">
-        <v>25</v>
+        <v>149</v>
       </c>
       <c r="K118" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L118" s="3">
         <v>7</v>
       </c>
       <c r="M118" s="3" t="s">
-        <v>464</v>
+        <v>458</v>
       </c>
       <c r="N118" s="3" t="s">
-        <v>45</v>
+        <v>459</v>
       </c>
       <c r="O118" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="119" spans="1:15">
       <c r="A119" s="3">
         <v>115</v>
       </c>
       <c r="B119" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C119" s="3" t="s">
+        <v>460</v>
+      </c>
+      <c r="D119" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="E119" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="F119" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="G119" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="H119" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I119" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="J119" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="K119" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="L119" s="3">
+        <v>7</v>
+      </c>
+      <c r="M119" s="3" t="s">
         <v>465</v>
       </c>
-      <c r="D119" s="3" t="s">
-[...8 lines deleted...]
-      <c r="G119" s="3" t="s">
+      <c r="N119" s="3" t="s">
         <v>466</v>
-      </c>
-[...19 lines deleted...]
-        <v>45</v>
       </c>
       <c r="O119" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="120" spans="1:15">
       <c r="A120" s="3">
         <v>116</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>36</v>
+        <v>206</v>
       </c>
       <c r="C120" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="D120" s="3" t="s">
         <v>468</v>
       </c>
-      <c r="D120" s="3" t="s">
+      <c r="E120" s="3" t="s">
         <v>469</v>
       </c>
-      <c r="E120" s="3" t="s">
+      <c r="F120" s="3" t="s">
         <v>470</v>
       </c>
-      <c r="F120" s="3" t="s">
+      <c r="G120" s="3" t="s">
         <v>471</v>
       </c>
-      <c r="G120" s="3" t="s">
+      <c r="H120" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I120" s="3" t="s">
         <v>472</v>
       </c>
-      <c r="H120" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J120" s="3" t="s">
-        <v>106</v>
+        <v>473</v>
       </c>
       <c r="K120" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L120" s="3">
         <v>1</v>
       </c>
       <c r="M120" s="3" t="s">
-        <v>473</v>
-[...1 lines deleted...]
-      <c r="N120" s="3" t="s">
         <v>474</v>
       </c>
+      <c r="N120" s="3"/>
       <c r="O120" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="121" spans="1:15">
       <c r="A121" s="3">
         <v>117</v>
       </c>
       <c r="B121" s="3" t="s">
-        <v>36</v>
+        <v>206</v>
       </c>
       <c r="C121" s="3" t="s">
         <v>475</v>
       </c>
       <c r="D121" s="3" t="s">
-        <v>469</v>
+        <v>476</v>
       </c>
       <c r="E121" s="3" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="F121" s="3" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="G121" s="3" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="H121" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I121" s="3" t="s">
-        <v>338</v>
+        <v>472</v>
       </c>
       <c r="J121" s="3" t="s">
-        <v>106</v>
+        <v>480</v>
       </c>
       <c r="K121" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L121" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="M121" s="3" t="s">
-        <v>479</v>
-[...3 lines deleted...]
-      </c>
+        <v>481</v>
+      </c>
+      <c r="N121" s="3"/>
       <c r="O121" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="122" spans="1:15">
       <c r="A122" s="3">
         <v>118</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>36</v>
+        <v>361</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="D122" s="3" t="s">
-        <v>469</v>
+        <v>483</v>
       </c>
       <c r="E122" s="3" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="F122" s="3" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="G122" s="3" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="H122" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I122" s="3" t="s">
-        <v>338</v>
+        <v>487</v>
       </c>
       <c r="J122" s="3" t="s">
-        <v>106</v>
+        <v>480</v>
       </c>
       <c r="K122" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L122" s="3">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="M122" s="3" t="s">
-        <v>485</v>
-[...3 lines deleted...]
-      </c>
+        <v>488</v>
+      </c>
+      <c r="N122" s="3"/>
       <c r="O122" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="123" spans="1:15">
       <c r="A123" s="3">
         <v>119</v>
       </c>
       <c r="B123" s="3" t="s">
-        <v>487</v>
+        <v>206</v>
       </c>
       <c r="C123" s="3" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="D123" s="3" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="E123" s="3" t="s">
-        <v>490</v>
+        <v>462</v>
       </c>
       <c r="F123" s="3" t="s">
         <v>491</v>
       </c>
       <c r="G123" s="3" t="s">
         <v>492</v>
       </c>
       <c r="H123" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I123" s="3" t="s">
-        <v>24</v>
+        <v>487</v>
       </c>
       <c r="J123" s="3" t="s">
-        <v>78</v>
+        <v>142</v>
       </c>
       <c r="K123" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L123" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M123" s="3" t="s">
         <v>493</v>
       </c>
       <c r="N123" s="3"/>
       <c r="O123" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="124" spans="1:15">
       <c r="A124" s="3">
         <v>120</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>487</v>
+        <v>206</v>
       </c>
       <c r="C124" s="3" t="s">
         <v>494</v>
       </c>
       <c r="D124" s="3" t="s">
         <v>495</v>
       </c>
       <c r="E124" s="3" t="s">
         <v>496</v>
       </c>
       <c r="F124" s="3" t="s">
         <v>497</v>
       </c>
       <c r="G124" s="3" t="s">
         <v>498</v>
       </c>
       <c r="H124" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I124" s="3" t="s">
-        <v>34</v>
+        <v>487</v>
       </c>
       <c r="J124" s="3" t="s">
-        <v>25</v>
+        <v>80</v>
       </c>
       <c r="K124" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L124" s="3">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="M124" s="3" t="s">
         <v>499</v>
       </c>
       <c r="N124" s="3"/>
       <c r="O124" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="126" spans="1:15">
       <c r="O126" s="4" t="s">
         <v>500</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>