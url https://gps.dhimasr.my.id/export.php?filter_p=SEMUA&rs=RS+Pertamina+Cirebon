--- v0 (2026-08-10)
+++ v1 (2026-10-09)
@@ -110,68 +110,158 @@
   <si>
     <t>01 Juli 2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Utama</t>
   </si>
   <si>
     <t>2840202408038</t>
   </si>
   <si>
     <t>Laik Pakai</t>
   </si>
   <si>
     <t>1038751</t>
   </si>
   <si>
     <t>A11H-05544</t>
   </si>
   <si>
     <t>2840202408044</t>
   </si>
   <si>
+    <t>1038752</t>
+  </si>
+  <si>
+    <t>Thermometer Infrared</t>
+  </si>
+  <si>
+    <t>Omron</t>
+  </si>
+  <si>
+    <t>MC-720</t>
+  </si>
+  <si>
+    <t>TIR-01-RSPC</t>
+  </si>
+  <si>
+    <t>1038753</t>
+  </si>
+  <si>
+    <t>TIR-02-RSPC</t>
+  </si>
+  <si>
+    <t>2840202408027</t>
+  </si>
+  <si>
+    <t>1038754</t>
+  </si>
+  <si>
+    <t>Microlife</t>
+  </si>
+  <si>
+    <t>AG9443</t>
+  </si>
+  <si>
+    <t>2021-07-1301153</t>
+  </si>
+  <si>
+    <t>2840202408029</t>
+  </si>
+  <si>
+    <t>1038755</t>
+  </si>
+  <si>
+    <t>2021-09-1003634</t>
+  </si>
+  <si>
+    <t>2840202408025</t>
+  </si>
+  <si>
+    <t>1038756</t>
+  </si>
+  <si>
+    <t>Beurer</t>
+  </si>
+  <si>
+    <t>FT65</t>
+  </si>
+  <si>
+    <t>TIR-03-RSPC</t>
+  </si>
+  <si>
+    <t>202509401</t>
+  </si>
+  <si>
     <t>1038757</t>
   </si>
   <si>
     <t>Pulse Oxymeter</t>
   </si>
   <si>
     <t>Omicron</t>
   </si>
   <si>
     <t>YK-80B</t>
   </si>
   <si>
     <t>2509150119014416</t>
   </si>
   <si>
     <t>KAN</t>
   </si>
   <si>
+    <t>1038759</t>
+  </si>
+  <si>
+    <t>Tensimeter Digital</t>
+  </si>
+  <si>
+    <t>HEM-7120</t>
+  </si>
+  <si>
+    <t>202009A0538VG</t>
+  </si>
+  <si>
+    <t>2840202408036</t>
+  </si>
+  <si>
+    <t>1060670</t>
+  </si>
+  <si>
+    <t>HEM-7156-A</t>
+  </si>
+  <si>
+    <t>202101000875V</t>
+  </si>
+  <si>
+    <t>2840202408037</t>
+  </si>
+  <si>
     <t>1060671</t>
   </si>
   <si>
     <t>Regulator Oxygen</t>
   </si>
   <si>
     <t>Avico</t>
   </si>
   <si>
     <t>20113017</t>
   </si>
   <si>
     <t>2840202408040</t>
   </si>
   <si>
     <t>1060672</t>
   </si>
   <si>
     <t>AVICO</t>
   </si>
   <si>
     <t>2010102764</t>
   </si>
   <si>
     <t>2840202408041</t>
@@ -186,140 +276,50 @@
     <t>2840202408043</t>
   </si>
   <si>
     <t>1060675</t>
   </si>
   <si>
     <t>Biomedix</t>
   </si>
   <si>
     <t>FM-001-RSPC</t>
   </si>
   <si>
     <t>2840202408042</t>
   </si>
   <si>
     <t>1060676</t>
   </si>
   <si>
     <t>Chiyoda</t>
   </si>
   <si>
     <t>F60294</t>
   </si>
   <si>
     <t>2840202408045</t>
-  </si>
-[...88 lines deleted...]
-    <t>202509401</t>
   </si>
   <si>
     <t>Generated by dhimasr.my.id</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -904,556 +904,556 @@
         <v>23</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K7" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="3">
         <v>4</v>
       </c>
       <c r="B8" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C8" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="C8" s="3" t="s">
+      <c r="D8" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G8" s="3" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>41</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K8" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="M8" s="3" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="N8" s="3"/>
       <c r="O8" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="3">
         <v>5</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="C9" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="G9" s="3" t="s">
         <v>43</v>
-      </c>
-[...10 lines deleted...]
-        <v>45</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K9" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="M9" s="3" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="N9" s="3"/>
       <c r="O9" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="3">
         <v>6</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="3" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="N10" s="3"/>
       <c r="O10" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="3">
         <v>7</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="C11" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F11" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="D11" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E11" s="3" t="s">
+      <c r="G11" s="3" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K11" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="M11" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="N11" s="3"/>
       <c r="O11" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="3">
         <v>8</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="C12" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D12" s="3" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>25</v>
+        <v>56</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="M12" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M12" s="3"/>
       <c r="N12" s="3"/>
       <c r="O12" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="3">
         <v>9</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>37</v>
+        <v>58</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>61</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="M13" s="3" t="s">
         <v>63</v>
       </c>
       <c r="N13" s="3"/>
       <c r="O13" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="3">
         <v>10</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>37</v>
+        <v>58</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>65</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>66</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K14" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="M14" s="3" t="s">
         <v>67</v>
       </c>
       <c r="N14" s="3"/>
       <c r="O14" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="3">
         <v>11</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>17</v>
+        <v>58</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>68</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>69</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K15" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="M15" s="3"/>
+      <c r="M15" s="3" t="s">
+        <v>72</v>
+      </c>
       <c r="N15" s="3"/>
       <c r="O15" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" s="3">
         <v>12</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>17</v>
+        <v>58</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>69</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K16" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="M16" s="3" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N16" s="3"/>
       <c r="O16" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" s="3">
         <v>13</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>17</v>
+        <v>58</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>69</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>77</v>
+        <v>25</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>78</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K17" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="M17" s="3" t="s">
         <v>79</v>
       </c>
       <c r="N17" s="3"/>
       <c r="O17" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" s="3">
         <v>14</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>17</v>
+        <v>58</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>80</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>69</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>77</v>
+        <v>25</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K18" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="M18" s="3" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N18" s="3"/>
       <c r="O18" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" s="3">
         <v>15</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>17</v>
+        <v>58</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>69</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>85</v>
+        <v>25</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>86</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K19" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="M19" s="3" t="s">
         <v>87</v>
       </c>
       <c r="N19" s="3"/>
       <c r="O19" s="3" t="s">
         <v>28</v>