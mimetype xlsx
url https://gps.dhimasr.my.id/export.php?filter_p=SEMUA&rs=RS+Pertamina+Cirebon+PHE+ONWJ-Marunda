--- v0 (2026-08-10)
+++ v1 (2026-10-09)
@@ -140,315 +140,315 @@
   <si>
     <t>202604607</t>
   </si>
   <si>
     <t>KAN</t>
   </si>
   <si>
     <t>1060650</t>
   </si>
   <si>
     <t>EKG</t>
   </si>
   <si>
     <t>Bionet</t>
   </si>
   <si>
     <t>Cardio7</t>
   </si>
   <si>
     <t>T8C7EUA0031</t>
   </si>
   <si>
     <t>202604608</t>
   </si>
   <si>
+    <t>1060652</t>
+  </si>
+  <si>
+    <t>Pulse Oxymeter</t>
+  </si>
+  <si>
+    <t>Jumper</t>
+  </si>
+  <si>
+    <t>JPD-500E</t>
+  </si>
+  <si>
+    <t>8828500E091005</t>
+  </si>
+  <si>
+    <t>202604610</t>
+  </si>
+  <si>
+    <t>1060653</t>
+  </si>
+  <si>
+    <t>8828500E098337</t>
+  </si>
+  <si>
+    <t>202604611</t>
+  </si>
+  <si>
+    <t>1060654</t>
+  </si>
+  <si>
+    <t>Yuwell</t>
+  </si>
+  <si>
+    <t>YX103</t>
+  </si>
+  <si>
+    <t>PO-001-MJ</t>
+  </si>
+  <si>
+    <t>202604612</t>
+  </si>
+  <si>
+    <t>1060655</t>
+  </si>
+  <si>
+    <t>Sphygmomanometer</t>
+  </si>
+  <si>
+    <t>ABN</t>
+  </si>
+  <si>
+    <t>446658</t>
+  </si>
+  <si>
+    <t>202604613</t>
+  </si>
+  <si>
+    <t>1060656</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sphygmomanometer </t>
+  </si>
+  <si>
+    <t>Spectrum</t>
+  </si>
+  <si>
+    <t>086052</t>
+  </si>
+  <si>
+    <t>202604614</t>
+  </si>
+  <si>
+    <t>1060657</t>
+  </si>
+  <si>
+    <t>073401</t>
+  </si>
+  <si>
+    <t>202604615</t>
+  </si>
+  <si>
+    <t>1060659</t>
+  </si>
+  <si>
+    <t>Tensimeter Digital</t>
+  </si>
+  <si>
+    <t>Omron</t>
+  </si>
+  <si>
+    <t>HEM-7121</t>
+  </si>
+  <si>
+    <t>20220164061VG</t>
+  </si>
+  <si>
+    <t>202604616</t>
+  </si>
+  <si>
+    <t>1060660</t>
+  </si>
+  <si>
+    <t>HEM-7156T-A</t>
+  </si>
+  <si>
+    <t>202505003877V</t>
+  </si>
+  <si>
+    <t>202604617</t>
+  </si>
+  <si>
+    <t>1060661</t>
+  </si>
+  <si>
+    <t>Thermometer Gun</t>
+  </si>
+  <si>
+    <t>MC-F300</t>
+  </si>
+  <si>
+    <t>202506000767AV</t>
+  </si>
+  <si>
+    <t>202604618</t>
+  </si>
+  <si>
+    <t>1060662</t>
+  </si>
+  <si>
+    <t>MC-720</t>
+  </si>
+  <si>
+    <t>TM-001-MJ</t>
+  </si>
+  <si>
+    <t>202604619</t>
+  </si>
+  <si>
+    <t>1060663</t>
+  </si>
+  <si>
+    <t>Termometer Gun</t>
+  </si>
+  <si>
+    <t>Winfact</t>
+  </si>
+  <si>
+    <t>WT3656</t>
+  </si>
+  <si>
+    <t>TM-02-MJ</t>
+  </si>
+  <si>
+    <t>202604620</t>
+  </si>
+  <si>
+    <t>1060664</t>
+  </si>
+  <si>
+    <t>HEM-8712</t>
+  </si>
+  <si>
+    <t>20231106233VG</t>
+  </si>
+  <si>
+    <t>202604621</t>
+  </si>
+  <si>
     <t>1060665</t>
   </si>
   <si>
     <t>08809276943552</t>
   </si>
   <si>
     <t>202604622</t>
   </si>
   <si>
     <t>1060666</t>
   </si>
   <si>
     <t>Cardiocare</t>
   </si>
   <si>
     <t>013FD8</t>
   </si>
   <si>
     <t>202604623</t>
   </si>
   <si>
+    <t>1060667</t>
+  </si>
+  <si>
+    <t>Oxygen Type D</t>
+  </si>
+  <si>
+    <t>One Health</t>
+  </si>
+  <si>
+    <t>FW-001-MJ</t>
+  </si>
+  <si>
+    <t>202604624</t>
+  </si>
+  <si>
+    <t>1060668</t>
+  </si>
+  <si>
+    <t>AVICO</t>
+  </si>
+  <si>
+    <t>FW-002-MJ</t>
+  </si>
+  <si>
+    <t>202604625</t>
+  </si>
+  <si>
     <t>1060669</t>
   </si>
   <si>
     <t>Oxygen LSP</t>
   </si>
   <si>
     <t>Lokal</t>
   </si>
   <si>
     <t>2080007</t>
   </si>
   <si>
     <t>202604626</t>
   </si>
   <si>
-    <t>1060667</t>
-[...106 lines deleted...]
-  <si>
     <t>1022930</t>
   </si>
   <si>
     <t>Sterilisator</t>
   </si>
   <si>
     <t>Corona</t>
   </si>
   <si>
     <t>RTP20A</t>
   </si>
   <si>
     <t>ST-001-MJ</t>
   </si>
   <si>
     <t>202604627</t>
   </si>
   <si>
-    <t>1060659</t>
-[...40 lines deleted...]
-  <si>
     <t>1022931</t>
   </si>
   <si>
     <t>Termometer Forehead</t>
   </si>
   <si>
     <t>Beurer</t>
   </si>
   <si>
     <t>FT65</t>
   </si>
   <si>
     <t>TM-004-MJ</t>
   </si>
   <si>
     <t>202604628</t>
-  </si>
-[...43 lines deleted...]
-    <t>202604619</t>
   </si>
   <si>
     <t>Generated by dhimasr.my.id</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1080,868 +1080,868 @@
       <c r="I8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>26</v>
       </c>
       <c r="M8" s="3" t="s">
         <v>41</v>
       </c>
       <c r="N8" s="3"/>
       <c r="O8" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="3">
         <v>5</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>26</v>
       </c>
       <c r="M9" s="3" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="N9" s="3"/>
       <c r="O9" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="3">
         <v>6</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="C10" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F10" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="D10" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G10" s="3" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="M10" s="3" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N10" s="3"/>
       <c r="O10" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="3">
         <v>7</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="F11" s="3"/>
+        <v>52</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>53</v>
+      </c>
       <c r="G11" s="3" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>26</v>
       </c>
       <c r="M11" s="3" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N11" s="3"/>
       <c r="O11" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="3">
         <v>8</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="M12" s="3" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N12" s="3"/>
       <c r="O12" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="3">
         <v>9</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="M13" s="3" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="N13" s="3"/>
       <c r="O13" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="3">
         <v>10</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="C14" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F14" s="3" t="s">
         <v>63</v>
-      </c>
-[...7 lines deleted...]
-        <v>66</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>26</v>
       </c>
       <c r="M14" s="3" t="s">
         <v>68</v>
       </c>
       <c r="N14" s="3"/>
       <c r="O14" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="3">
         <v>11</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>69</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>26</v>
       </c>
       <c r="M15" s="3" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="N15" s="3"/>
       <c r="O15" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" s="3">
         <v>12</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>26</v>
       </c>
       <c r="M16" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="N16" s="3"/>
       <c r="O16" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" s="3">
         <v>13</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>26</v>
+        <v>81</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>26</v>
       </c>
       <c r="M17" s="3" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="N17" s="3"/>
       <c r="O17" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" s="3">
         <v>14</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>26</v>
       </c>
       <c r="M18" s="3" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N18" s="3"/>
       <c r="O18" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" s="3">
         <v>15</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>26</v>
       </c>
       <c r="M19" s="3" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="N19" s="3"/>
       <c r="O19" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" s="3">
         <v>16</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>91</v>
+        <v>70</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>92</v>
+        <v>71</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>26</v>
       </c>
       <c r="M20" s="3" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="N20" s="3"/>
       <c r="O20" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="3">
         <v>17</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>97</v>
+        <v>37</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>98</v>
+        <v>38</v>
       </c>
       <c r="F21" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="G21" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="G21" s="3" t="s">
+      <c r="H21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="I21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="J21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="K21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="L21" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="M21" s="3" t="s">
         <v>100</v>
-      </c>
-[...16 lines deleted...]
-        <v>101</v>
       </c>
       <c r="N21" s="3"/>
       <c r="O21" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" s="3">
         <v>18</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C22" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="F22" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="D22" s="3" t="s">
-[...5 lines deleted...]
-      <c r="F22" s="3" t="s">
+      <c r="G22" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="G22" s="3" t="s">
+      <c r="H22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="I22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="J22" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="K22" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="L22" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="M22" s="3" t="s">
         <v>104</v>
-      </c>
-[...16 lines deleted...]
-        <v>105</v>
       </c>
       <c r="N22" s="3"/>
       <c r="O22" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" s="3">
         <v>19</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="D23" s="3" t="s">
         <v>106</v>
       </c>
-      <c r="D23" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" s="3" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="F23" s="3" t="s">
-        <v>107</v>
+        <v>26</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>108</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>26</v>
       </c>
       <c r="M23" s="3" t="s">
         <v>109</v>
       </c>
       <c r="N23" s="3"/>
       <c r="O23" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" s="3">
         <v>20</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>110</v>
       </c>
       <c r="D24" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="E24" s="3" t="s">
         <v>111</v>
       </c>
-      <c r="E24" s="3" t="s">
+      <c r="F24" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G24" s="3" t="s">
         <v>112</v>
       </c>
-      <c r="F24" s="3" t="s">
+      <c r="H24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="I24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="J24" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="K24" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="L24" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="M24" s="3" t="s">
         <v>113</v>
-      </c>
-[...19 lines deleted...]
-        <v>115</v>
       </c>
       <c r="N24" s="3"/>
       <c r="O24" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" s="3">
         <v>21</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="C25" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="E25" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="D25" s="3" t="s">
+      <c r="F25" s="3"/>
+      <c r="G25" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="E25" s="3" t="s">
+      <c r="H25" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="I25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="J25" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="K25" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="L25" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="M25" s="3" t="s">
         <v>118</v>
-      </c>
-[...22 lines deleted...]
-        <v>121</v>
       </c>
       <c r="N25" s="3"/>
       <c r="O25" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" s="3">
         <v>22</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="C26" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="F26" s="3" t="s">
         <v>122</v>
       </c>
-      <c r="D26" s="3" t="s">
+      <c r="G26" s="3" t="s">
         <v>123</v>
       </c>
-      <c r="E26" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F26" s="3" t="s">
+      <c r="H26" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="I26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="J26" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="K26" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="L26" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="M26" s="3" t="s">
         <v>124</v>
-      </c>
-[...19 lines deleted...]
-        <v>126</v>
       </c>
       <c r="N26" s="3"/>
       <c r="O26" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="3">
         <v>23</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C27" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="E27" s="3" t="s">
         <v>127</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>128</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>129</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>26</v>
       </c>
       <c r="M27" s="3" t="s">
         <v>130</v>
       </c>