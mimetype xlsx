--- v0 (2026-08-10)
+++ v1 (2026-10-09)
@@ -65,534 +65,534 @@
   <si>
     <t>NAMA RS</t>
   </si>
   <si>
     <t>TANGGAL</t>
   </si>
   <si>
     <t>RUANGAN</t>
   </si>
   <si>
     <t>GEDUNG</t>
   </si>
   <si>
     <t>LANTAI</t>
   </si>
   <si>
     <t>BARCODE</t>
   </si>
   <si>
     <t>CATATAN</t>
   </si>
   <si>
     <t>KETERANGAN</t>
   </si>
   <si>
+    <t>KAN</t>
+  </si>
+  <si>
+    <t>1025134</t>
+  </si>
+  <si>
+    <t>Refrigerator</t>
+  </si>
+  <si>
+    <t>Kirsch</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>20203694</t>
+  </si>
+  <si>
+    <t>RSUD Kabupaten Tangerang</t>
+  </si>
+  <si>
+    <t>21 April 2026</t>
+  </si>
+  <si>
+    <t>Bank Darah</t>
+  </si>
+  <si>
+    <t>Utama</t>
+  </si>
+  <si>
+    <t>202600587</t>
+  </si>
+  <si>
+    <t>Dhimas</t>
+  </si>
+  <si>
+    <t>Laik Pakai</t>
+  </si>
+  <si>
+    <t>1025135</t>
+  </si>
+  <si>
+    <t>Helmer</t>
+  </si>
+  <si>
+    <t>2060518</t>
+  </si>
+  <si>
+    <t>202600588</t>
+  </si>
+  <si>
+    <t>1025136</t>
+  </si>
+  <si>
+    <t>2014926</t>
+  </si>
+  <si>
+    <t>202600589</t>
+  </si>
+  <si>
+    <t>1025137</t>
+  </si>
+  <si>
+    <t>Dometic</t>
+  </si>
+  <si>
+    <t>BR32D</t>
+  </si>
+  <si>
+    <t>RF-590-BD</t>
+  </si>
+  <si>
+    <t>202600590</t>
+  </si>
+  <si>
+    <t>1025138</t>
+  </si>
+  <si>
+    <t>MF295</t>
+  </si>
+  <si>
+    <t>RF-591-BD</t>
+  </si>
+  <si>
+    <t>202600591</t>
+  </si>
+  <si>
+    <t>1025139</t>
+  </si>
+  <si>
+    <t>Panasonic</t>
+  </si>
+  <si>
+    <t>MBR-705GR</t>
+  </si>
+  <si>
+    <t>16060044</t>
+  </si>
+  <si>
+    <t>202600592</t>
+  </si>
+  <si>
+    <t>1039730</t>
+  </si>
+  <si>
+    <t>MP380CSG</t>
+  </si>
+  <si>
+    <t>9102154</t>
+  </si>
+  <si>
+    <t>202600593</t>
+  </si>
+  <si>
+    <t>1039731</t>
+  </si>
+  <si>
+    <t>11806185</t>
+  </si>
+  <si>
+    <t>202600594</t>
+  </si>
+  <si>
+    <t>1039732</t>
+  </si>
+  <si>
+    <t>LG</t>
+  </si>
+  <si>
+    <t>Smart Inverter</t>
+  </si>
+  <si>
+    <t>RF-595-BD</t>
+  </si>
+  <si>
+    <t>202600595</t>
+  </si>
+  <si>
+    <t>1039733</t>
+  </si>
+  <si>
+    <t>Tomori</t>
+  </si>
+  <si>
+    <t>RF-596-FR</t>
+  </si>
+  <si>
+    <t>Gudang Farmasi</t>
+  </si>
+  <si>
+    <t>202600596</t>
+  </si>
+  <si>
+    <t>1039734</t>
+  </si>
+  <si>
+    <t>Centrifuge</t>
+  </si>
+  <si>
+    <t>Eppendorf</t>
+  </si>
+  <si>
+    <t>5702610680180</t>
+  </si>
+  <si>
+    <t>22 April 2026</t>
+  </si>
+  <si>
+    <t>Laboratorium PA</t>
+  </si>
+  <si>
+    <t>202600597</t>
+  </si>
+  <si>
+    <t>1039735</t>
+  </si>
+  <si>
+    <t>Epredia</t>
+  </si>
+  <si>
+    <t>Cytospin 4</t>
+  </si>
+  <si>
+    <t>CY327952307GP</t>
+  </si>
+  <si>
+    <t>202600598</t>
+  </si>
+  <si>
+    <t>1039736</t>
+  </si>
+  <si>
+    <t>CYTOPRO</t>
+  </si>
+  <si>
+    <t>7622160206</t>
+  </si>
+  <si>
+    <t>202600599</t>
+  </si>
+  <si>
+    <t>1039737</t>
+  </si>
+  <si>
+    <t>Cell</t>
+  </si>
+  <si>
+    <t>LTS-YJ1000</t>
+  </si>
+  <si>
+    <t>0374</t>
+  </si>
+  <si>
+    <t>202600600</t>
+  </si>
+  <si>
     <t>KAL</t>
   </si>
   <si>
+    <t>1039739</t>
+  </si>
+  <si>
+    <t>Microscope</t>
+  </si>
+  <si>
+    <t>Nikon</t>
+  </si>
+  <si>
+    <t>E100</t>
+  </si>
+  <si>
+    <t>822421</t>
+  </si>
+  <si>
+    <t>202600601</t>
+  </si>
+  <si>
+    <t>1025150</t>
+  </si>
+  <si>
+    <t>Olympus</t>
+  </si>
+  <si>
+    <t>CX23</t>
+  </si>
+  <si>
+    <t>5M87560</t>
+  </si>
+  <si>
+    <t>202600602</t>
+  </si>
+  <si>
+    <t>1025151</t>
+  </si>
+  <si>
+    <t>3D82032</t>
+  </si>
+  <si>
+    <t>202600603</t>
+  </si>
+  <si>
+    <t>1025152</t>
+  </si>
+  <si>
+    <t>Leica</t>
+  </si>
+  <si>
+    <t>ICC50E</t>
+  </si>
+  <si>
+    <t>C9Y0239735LR0020</t>
+  </si>
+  <si>
+    <t>202600604</t>
+  </si>
+  <si>
+    <t>1025153</t>
+  </si>
+  <si>
+    <t>Hettich</t>
+  </si>
+  <si>
+    <t>EBA20</t>
+  </si>
+  <si>
+    <t>0071771</t>
+  </si>
+  <si>
+    <t>Laboratorium PK</t>
+  </si>
+  <si>
+    <t>202600797</t>
+  </si>
+  <si>
+    <t>1025154</t>
+  </si>
+  <si>
+    <t>5702FQ442436</t>
+  </si>
+  <si>
+    <t>202600798</t>
+  </si>
+  <si>
+    <t>1025155</t>
+  </si>
+  <si>
+    <t>Roller Mixer</t>
+  </si>
+  <si>
+    <t>DIGISYSTEM</t>
+  </si>
+  <si>
+    <t>RM-500</t>
+  </si>
+  <si>
+    <t>RM1-18020009</t>
+  </si>
+  <si>
+    <t>202600799</t>
+  </si>
+  <si>
+    <t>1025156</t>
+  </si>
+  <si>
+    <t>Super Roller</t>
+  </si>
+  <si>
+    <t>KL600S</t>
+  </si>
+  <si>
+    <t>2200246</t>
+  </si>
+  <si>
+    <t>202600800</t>
+  </si>
+  <si>
+    <t>1025157</t>
+  </si>
+  <si>
+    <t>Rotator</t>
+  </si>
+  <si>
+    <t>K Gemmy</t>
+  </si>
+  <si>
+    <t>VRN-200</t>
+  </si>
+  <si>
+    <t>002132</t>
+  </si>
+  <si>
+    <t>202600801</t>
+  </si>
+  <si>
+    <t>1022970</t>
+  </si>
+  <si>
+    <t>Suction Pump</t>
+  </si>
+  <si>
+    <t>Medela</t>
+  </si>
+  <si>
+    <t>Basic</t>
+  </si>
+  <si>
+    <t>1714276</t>
+  </si>
+  <si>
+    <t>23 April 2026</t>
+  </si>
+  <si>
+    <t>Flamboyan</t>
+  </si>
+  <si>
+    <t>202600802</t>
+  </si>
+  <si>
+    <t>1022973</t>
+  </si>
+  <si>
+    <t>Sharp</t>
+  </si>
+  <si>
+    <t>Minic-S</t>
+  </si>
+  <si>
+    <t>120611911</t>
+  </si>
+  <si>
+    <t>202600803</t>
+  </si>
+  <si>
+    <t>129400</t>
+  </si>
+  <si>
+    <t>Tensimeter Aneroid</t>
+  </si>
+  <si>
+    <t>General Care</t>
+  </si>
+  <si>
+    <t>TA-804-FB</t>
+  </si>
+  <si>
+    <t>202600804</t>
+  </si>
+  <si>
+    <t>1022974</t>
+  </si>
+  <si>
+    <t>ABN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regal </t>
+  </si>
+  <si>
+    <t>00258628</t>
+  </si>
+  <si>
+    <t>202600805</t>
+  </si>
+  <si>
+    <t>1022975</t>
+  </si>
+  <si>
+    <t>Pulse Oxymeter</t>
+  </si>
+  <si>
+    <t>Goldway</t>
+  </si>
+  <si>
+    <t>G3</t>
+  </si>
+  <si>
+    <t>CN12809401</t>
+  </si>
+  <si>
+    <t>Kemoterapi</t>
+  </si>
+  <si>
+    <t>202600806</t>
+  </si>
+  <si>
+    <t>1022976</t>
+  </si>
+  <si>
+    <t>Examination Lamp</t>
+  </si>
+  <si>
+    <t>SANI</t>
+  </si>
+  <si>
+    <t>OLH61-002</t>
+  </si>
+  <si>
+    <t>STP OLH61-002</t>
+  </si>
+  <si>
+    <t>202600807</t>
+  </si>
+  <si>
     <t>109739240</t>
   </si>
   <si>
     <t>asdasd213</t>
   </si>
   <si>
     <t>21dsad</t>
   </si>
   <si>
     <t>2dasdasd</t>
   </si>
   <si>
     <t>12dsadasdasadasda</t>
   </si>
   <si>
-    <t>RSUD Kabupaten Tangerang</t>
-[...1 lines deleted...]
-  <si>
     <t>27 Juli 2026</t>
   </si>
   <si>
-    <t>Flamboyan</t>
-[...4 lines deleted...]
-  <si>
     <t>202600485</t>
   </si>
   <si>
     <t>sdad213</t>
-  </si>
-[...448 lines deleted...]
-    <t>202600805</t>
   </si>
   <si>
     <t>Generated by dhimasr.my.id</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1074,1420 +1074,1420 @@
       <c r="D5" s="3" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L5" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M5" s="3" t="s">
         <v>27</v>
       </c>
       <c r="N5" s="3" t="s">
         <v>28</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="3">
         <v>2</v>
       </c>
       <c r="B6" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="C6" s="3" t="s">
+      <c r="D6" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="D6" s="3" t="s">
+      <c r="F6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G6" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="E6" s="3" t="s">
+      <c r="H6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="I6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="J6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="K6" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="L6" s="3">
+        <v>1</v>
+      </c>
+      <c r="M6" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="F6" s="3">
-[...22 lines deleted...]
-      </c>
       <c r="N6" s="3" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="3">
         <v>3</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="F7" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I7" s="3" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="J7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="K7" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="L7" s="3">
+        <v>1</v>
+      </c>
+      <c r="M7" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="K7" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N7" s="3" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="3">
         <v>4</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I8" s="3" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="K8" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L8" s="3">
         <v>1</v>
       </c>
       <c r="M8" s="3" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="N8" s="3" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="3">
         <v>5</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I9" s="3" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="K9" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L9" s="3">
         <v>1</v>
       </c>
       <c r="M9" s="3" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="N9" s="3" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="3">
         <v>6</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="K10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L10" s="3">
         <v>1</v>
       </c>
       <c r="M10" s="3" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="N10" s="3" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="3">
         <v>7</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>5702</v>
+        <v>38</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>52</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I11" s="3" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="K11" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L11" s="3">
         <v>1</v>
       </c>
       <c r="M11" s="3" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="N11" s="3" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="3">
         <v>8</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>65</v>
+        <v>47</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>68</v>
+        <v>24</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="K12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L12" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M12" s="3" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="N12" s="3" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="3">
         <v>9</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>72</v>
+        <v>19</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I13" s="3" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="K13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L13" s="3">
         <v>1</v>
       </c>
       <c r="M13" s="3" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="N13" s="3" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="3">
         <v>10</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>72</v>
+        <v>19</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>79</v>
+        <v>21</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I14" s="3" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>36</v>
+        <v>66</v>
       </c>
       <c r="K14" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L14" s="3">
         <v>1</v>
       </c>
       <c r="M14" s="3" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="N14" s="3" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="3">
         <v>11</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="D15" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="F15" s="3">
+        <v>5702</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="H15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="I15" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="E15" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J15" s="3" t="s">
-        <v>36</v>
+        <v>73</v>
       </c>
       <c r="K15" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L15" s="3">
         <v>1</v>
       </c>
       <c r="M15" s="3" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="N15" s="3" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" s="3">
         <v>12</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="D16" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="I16" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="E16" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J16" s="3" t="s">
-        <v>36</v>
+        <v>73</v>
       </c>
       <c r="K16" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L16" s="3">
         <v>1</v>
       </c>
       <c r="M16" s="3" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="N16" s="3" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" s="3">
         <v>13</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I17" s="3" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="K17" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L17" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M17" s="3" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="N17" s="3" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" s="3">
         <v>14</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>97</v>
+        <v>69</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>98</v>
+        <v>85</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>46</v>
+        <v>86</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I18" s="3" t="s">
-        <v>100</v>
+        <v>72</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>101</v>
+        <v>73</v>
       </c>
       <c r="K18" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L18" s="3">
         <v>1</v>
       </c>
       <c r="M18" s="3" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="N18" s="3" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" s="3">
         <v>15</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>30</v>
+        <v>89</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>105</v>
+        <v>94</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I19" s="3" t="s">
-        <v>100</v>
+        <v>72</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>101</v>
+        <v>73</v>
       </c>
       <c r="K19" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L19" s="3">
         <v>1</v>
       </c>
       <c r="M19" s="3" t="s">
-        <v>106</v>
+        <v>95</v>
       </c>
       <c r="N19" s="3" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" s="3">
         <v>16</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>30</v>
+        <v>89</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>107</v>
+        <v>96</v>
       </c>
       <c r="D20" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E20" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="E20" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="3" t="s">
-        <v>46</v>
+        <v>98</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I20" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="J20" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="K20" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="L20" s="3">
+        <v>1</v>
+      </c>
+      <c r="M20" s="3" t="s">
         <v>100</v>
       </c>
-      <c r="J20" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N20" s="3" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="3">
         <v>17</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>30</v>
+        <v>89</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="D21" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E21" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="E21" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="3" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I21" s="3" t="s">
-        <v>100</v>
+        <v>72</v>
       </c>
       <c r="J21" s="3" t="s">
-        <v>101</v>
+        <v>73</v>
       </c>
       <c r="K21" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L21" s="3">
         <v>1</v>
       </c>
       <c r="M21" s="3" t="s">
-        <v>114</v>
+        <v>103</v>
       </c>
       <c r="N21" s="3" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" s="3">
         <v>18</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>30</v>
+        <v>89</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>115</v>
+        <v>104</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>116</v>
+        <v>106</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>117</v>
+        <v>107</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I22" s="3" t="s">
-        <v>100</v>
+        <v>72</v>
       </c>
       <c r="J22" s="3" t="s">
-        <v>101</v>
+        <v>73</v>
       </c>
       <c r="K22" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L22" s="3">
         <v>1</v>
       </c>
       <c r="M22" s="3" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="N22" s="3" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" s="3">
         <v>19</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>119</v>
+        <v>109</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>97</v>
+        <v>69</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="F23" s="3" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I23" s="3" t="s">
-        <v>100</v>
+        <v>72</v>
       </c>
       <c r="J23" s="3" t="s">
-        <v>101</v>
+        <v>113</v>
       </c>
       <c r="K23" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L23" s="3">
         <v>1</v>
       </c>
       <c r="M23" s="3" t="s">
-        <v>123</v>
+        <v>114</v>
       </c>
       <c r="N23" s="3" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" s="3">
         <v>20</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>97</v>
+        <v>69</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>70</v>
+      </c>
+      <c r="F24" s="3">
+        <v>5702</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I24" s="3" t="s">
-        <v>100</v>
+        <v>72</v>
       </c>
       <c r="J24" s="3" t="s">
-        <v>101</v>
+        <v>113</v>
       </c>
       <c r="K24" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L24" s="3">
         <v>1</v>
       </c>
       <c r="M24" s="3" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="N24" s="3" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" s="3">
         <v>21</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>30</v>
+        <v>89</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>97</v>
+        <v>119</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>120</v>
       </c>
       <c r="F25" s="3" t="s">
-        <v>46</v>
+        <v>121</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I25" s="3" t="s">
-        <v>100</v>
+        <v>72</v>
       </c>
       <c r="J25" s="3" t="s">
-        <v>101</v>
+        <v>113</v>
       </c>
       <c r="K25" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L25" s="3">
         <v>1</v>
       </c>
       <c r="M25" s="3" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="N25" s="3" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="O25" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" s="3">
         <v>22</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>30</v>
+        <v>89</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>97</v>
+        <v>119</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="F26" s="3" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I26" s="3" t="s">
-        <v>100</v>
+        <v>72</v>
       </c>
       <c r="J26" s="3" t="s">
-        <v>101</v>
+        <v>113</v>
       </c>
       <c r="K26" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L26" s="3">
         <v>1</v>
       </c>
       <c r="M26" s="3" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="N26" s="3" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="O26" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="3">
         <v>23</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>30</v>
+        <v>89</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>97</v>
+        <v>130</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>46</v>
+        <v>132</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I27" s="3" t="s">
-        <v>100</v>
+        <v>72</v>
       </c>
       <c r="J27" s="3" t="s">
-        <v>139</v>
+        <v>113</v>
       </c>
       <c r="K27" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L27" s="3">
         <v>1</v>
       </c>
       <c r="M27" s="3" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="N27" s="3" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" s="3">
         <v>24</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C28" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="I28" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="J28" s="3" t="s">
         <v>141</v>
       </c>
-      <c r="D28" s="3" t="s">
+      <c r="K28" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="L28" s="3">
+        <v>1</v>
+      </c>
+      <c r="M28" s="3" t="s">
         <v>142</v>
       </c>
-      <c r="E28" s="3" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="N28" s="3" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" s="3">
         <v>25</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C29" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="I29" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="J29" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="K29" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="L29" s="3">
+        <v>1</v>
+      </c>
+      <c r="M29" s="3" t="s">
         <v>147</v>
       </c>
-      <c r="D29" s="3" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="N29" s="3" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="O29" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" s="3">
         <v>26</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C30" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="I30" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="J30" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="K30" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="L30" s="3">
+        <v>1</v>
+      </c>
+      <c r="M30" s="3" t="s">
         <v>152</v>
       </c>
-      <c r="D30" s="3" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="N30" s="3" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="O30" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" s="3">
         <v>27</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>159</v>
+        <v>149</v>
       </c>
       <c r="E31" s="3" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="F31" s="3" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I31" s="3" t="s">
-        <v>68</v>
+        <v>140</v>
       </c>
       <c r="J31" s="3" t="s">
-        <v>25</v>
+        <v>141</v>
       </c>
       <c r="K31" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L31" s="3">
         <v>1</v>
       </c>
       <c r="M31" s="3" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="N31" s="3" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="O31" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" s="3">
         <v>28</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>30</v>
+        <v>89</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>159</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="F32" s="3" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I32" s="3" t="s">
-        <v>68</v>
+        <v>140</v>
       </c>
       <c r="J32" s="3" t="s">
-        <v>25</v>
+        <v>163</v>
       </c>
       <c r="K32" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L32" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M32" s="3" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="N32" s="3" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="O32" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" s="3">
         <v>29</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>30</v>
+        <v>89</v>
       </c>
       <c r="C33" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="G33" s="3" t="s">
         <v>169</v>
       </c>
-      <c r="D33" s="3" t="s">
+      <c r="H33" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="I33" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="J33" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="K33" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="L33" s="3">
+        <v>2</v>
+      </c>
+      <c r="M33" s="3" t="s">
         <v>170</v>
       </c>
-      <c r="E33" s="3" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="N33" s="3" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="O33" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" s="3">
         <v>30</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>30</v>
+        <v>89</v>
       </c>
       <c r="C34" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="F34" s="3" t="s">
         <v>174</v>
       </c>
-      <c r="D34" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E34" s="3" t="s">
+      <c r="G34" s="3" t="s">
         <v>175</v>
       </c>
-      <c r="F34" s="3" t="s">
+      <c r="H34" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="I34" s="3" t="s">
         <v>176</v>
       </c>
-      <c r="G34" s="3" t="s">
+      <c r="J34" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="K34" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="L34" s="3">
+        <v>2</v>
+      </c>
+      <c r="M34" s="3" t="s">
         <v>177</v>
       </c>
-      <c r="H34" s="3" t="s">
-[...14 lines deleted...]
-      <c r="M34" s="3" t="s">
+      <c r="N34" s="3" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="O34" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="O36" s="4" t="s">
         <v>179</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>