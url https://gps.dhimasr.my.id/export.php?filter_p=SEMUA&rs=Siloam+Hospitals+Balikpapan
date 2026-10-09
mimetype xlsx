--- v0 (2026-08-10)
+++ v1 (2026-10-09)
@@ -65,210 +65,687 @@
   <si>
     <t>NAMA RS</t>
   </si>
   <si>
     <t>TANGGAL</t>
   </si>
   <si>
     <t>RUANGAN</t>
   </si>
   <si>
     <t>GEDUNG</t>
   </si>
   <si>
     <t>LANTAI</t>
   </si>
   <si>
     <t>BARCODE</t>
   </si>
   <si>
     <t>CATATAN</t>
   </si>
   <si>
     <t>KETERANGAN</t>
   </si>
   <si>
+    <t>KAL</t>
+  </si>
+  <si>
+    <t>1082750</t>
+  </si>
+  <si>
+    <t>Ultrasonography / Ultrasonograph / USG ECHO</t>
+  </si>
+  <si>
+    <t>Philips</t>
+  </si>
+  <si>
+    <t>Affiniti 79</t>
+  </si>
+  <si>
+    <t>US724F2233</t>
+  </si>
+  <si>
+    <t>Siloam Hospitals Balikpapan</t>
+  </si>
+  <si>
+    <t>04 Juli 2026</t>
+  </si>
+  <si>
+    <t>OT</t>
+  </si>
+  <si>
+    <t>Utama</t>
+  </si>
+  <si>
+    <t>Laik Pakai</t>
+  </si>
+  <si>
+    <t>1082751</t>
+  </si>
+  <si>
+    <t>Antidecubitus Bed Mattress / Decubitus</t>
+  </si>
+  <si>
+    <t>CSZ</t>
+  </si>
+  <si>
+    <t>Hemotherm</t>
+  </si>
+  <si>
+    <t>194-11347CE</t>
+  </si>
+  <si>
+    <t>OT 3</t>
+  </si>
+  <si>
     <t>KAN</t>
   </si>
   <si>
+    <t>1082752</t>
+  </si>
+  <si>
+    <t>Suction Machine, Suction Pump, Suction</t>
+  </si>
+  <si>
+    <t>Cheiron</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Victoria </t>
+  </si>
+  <si>
+    <t>V22330</t>
+  </si>
+  <si>
+    <t>1082753</t>
+  </si>
+  <si>
+    <t>Electro Surgical Unit / ESU / Surgical Diathermy/Electrocauter/Electrocautery/Diatermi</t>
+  </si>
+  <si>
+    <t>Storz</t>
+  </si>
+  <si>
+    <t>autocon iii 400</t>
+  </si>
+  <si>
+    <t>40101776</t>
+  </si>
+  <si>
+    <t>OT 2</t>
+  </si>
+  <si>
+    <t>max cut 400, 120 coag</t>
+  </si>
+  <si>
+    <t>1082754</t>
+  </si>
+  <si>
+    <t>Bowa</t>
+  </si>
+  <si>
+    <t>Arc 350</t>
+  </si>
+  <si>
+    <t>35002753</t>
+  </si>
+  <si>
+    <t>05 Juli 2026</t>
+  </si>
+  <si>
+    <t>cut 200 coag 120</t>
+  </si>
+  <si>
+    <t>1082755</t>
+  </si>
+  <si>
+    <t>WEM</t>
+  </si>
+  <si>
+    <t>SS-501 SX</t>
+  </si>
+  <si>
+    <t>CAC0003073</t>
+  </si>
+  <si>
+    <t>OT 4</t>
+  </si>
+  <si>
+    <t>max cut 400 coag 120</t>
+  </si>
+  <si>
+    <t>1082756</t>
+  </si>
+  <si>
+    <t>Arc 303</t>
+  </si>
+  <si>
+    <t>30305597</t>
+  </si>
+  <si>
+    <t>max cut 300 coag 120</t>
+  </si>
+  <si>
+    <t>UJI</t>
+  </si>
+  <si>
+    <t>1082757</t>
+  </si>
+  <si>
+    <t>Harmonic Scalpel</t>
+  </si>
+  <si>
+    <t>Ethicon</t>
+  </si>
+  <si>
+    <t>Endo Surgery</t>
+  </si>
+  <si>
+    <t>1111704042</t>
+  </si>
+  <si>
+    <t>1082759</t>
+  </si>
+  <si>
+    <t>Neurosurgery - Microscope</t>
+  </si>
+  <si>
+    <t>Zeiss</t>
+  </si>
+  <si>
+    <t>S100</t>
+  </si>
+  <si>
+    <t>6627201590</t>
+  </si>
+  <si>
+    <t>1082758</t>
+  </si>
+  <si>
+    <t>Opmi 1 FR pro</t>
+  </si>
+  <si>
+    <t>663532958</t>
+  </si>
+  <si>
+    <t>1082790</t>
+  </si>
+  <si>
+    <t>Endosurgery Tower</t>
+  </si>
+  <si>
+    <t>Olympus</t>
+  </si>
+  <si>
+    <t>CLL-S700</t>
+  </si>
+  <si>
+    <t>7302264</t>
+  </si>
+  <si>
+    <t>1082791</t>
+  </si>
+  <si>
+    <t>Endoscopy Tower</t>
+  </si>
+  <si>
+    <t>xenon nova 175</t>
+  </si>
+  <si>
+    <t>W2677376-P</t>
+  </si>
+  <si>
+    <t>1082792</t>
+  </si>
+  <si>
+    <t>Automatic Eye Chart Projector/ Snellen chart</t>
+  </si>
+  <si>
+    <t>Topcon</t>
+  </si>
+  <si>
+    <t>ACP-8</t>
+  </si>
+  <si>
+    <t>AG2000189</t>
+  </si>
+  <si>
+    <t>OPD</t>
+  </si>
+  <si>
+    <t>1082359</t>
+  </si>
+  <si>
+    <t>Head Lamp / Headlight</t>
+  </si>
+  <si>
+    <t>Riester</t>
+  </si>
+  <si>
+    <t>ri-focus light</t>
+  </si>
+  <si>
+    <t>HR-01-OPD</t>
+  </si>
+  <si>
+    <t>1082794</t>
+  </si>
+  <si>
+    <t>ENT / THT Unit &amp; Chair</t>
+  </si>
+  <si>
+    <t>mega</t>
+  </si>
+  <si>
+    <t>NET-1100</t>
+  </si>
+  <si>
+    <t>14P260DLC0102</t>
+  </si>
+  <si>
+    <t>1082793</t>
+  </si>
+  <si>
+    <t>ri-focus led</t>
+  </si>
+  <si>
+    <t>HR-02-OPD</t>
+  </si>
+  <si>
+    <t>1082440</t>
+  </si>
+  <si>
+    <t>Alsatom</t>
+  </si>
+  <si>
+    <t>SU 50 MPC</t>
+  </si>
+  <si>
+    <t>927-10/11</t>
+  </si>
+  <si>
+    <t>1082441</t>
+  </si>
+  <si>
+    <t>Defibrillator / DC-Shock</t>
+  </si>
+  <si>
+    <t>Mindray</t>
+  </si>
+  <si>
+    <t>Beneheart D3</t>
+  </si>
+  <si>
+    <t>DG-1A004459</t>
+  </si>
+  <si>
+    <t>1082442</t>
+  </si>
+  <si>
+    <t>Ultrasonography / Ultrasonograph / USG</t>
+  </si>
+  <si>
+    <t>DP-50</t>
+  </si>
+  <si>
+    <t>PP-39005821</t>
+  </si>
+  <si>
+    <t>1082443</t>
+  </si>
+  <si>
+    <t>SIUI</t>
+  </si>
+  <si>
+    <t>CTS-415A</t>
+  </si>
+  <si>
+    <t>L69110210268</t>
+  </si>
+  <si>
+    <t>ESWL</t>
+  </si>
+  <si>
+    <t>1082444</t>
+  </si>
+  <si>
+    <t>Innosight</t>
+  </si>
+  <si>
+    <t>C5A6PK0017</t>
+  </si>
+  <si>
+    <t>1082381</t>
+  </si>
+  <si>
+    <t>DC-40</t>
+  </si>
+  <si>
+    <t>CT7-92000139</t>
+  </si>
+  <si>
+    <t>1082445</t>
+  </si>
+  <si>
+    <t>GE</t>
+  </si>
+  <si>
+    <t>Voluson P8</t>
+  </si>
+  <si>
+    <t>VP8004384</t>
+  </si>
+  <si>
+    <t>1082446</t>
+  </si>
+  <si>
+    <t>CT7-92000140</t>
+  </si>
+  <si>
+    <t>1082447</t>
+  </si>
+  <si>
+    <t>Echocardiography / Echocardiogram / Echo / USG Echo</t>
+  </si>
+  <si>
+    <t>Affiniti 30</t>
+  </si>
+  <si>
+    <t>US925E0433</t>
+  </si>
+  <si>
+    <t>1082448</t>
+  </si>
+  <si>
+    <t>VP8207712</t>
+  </si>
+  <si>
     <t>1052440</t>
   </si>
   <si>
     <t>Adult Scale, Timbangan dewasa</t>
   </si>
   <si>
     <t>KRIS</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>JW1220211201</t>
   </si>
   <si>
-    <t>Siloam Hospitals Balikpapan</t>
-[...1 lines deleted...]
-  <si>
     <t>08 Juli 2026</t>
   </si>
   <si>
     <t>IPD 8</t>
   </si>
   <si>
-    <t>Utama</t>
-[...1 lines deleted...]
-  <si>
     <t>max 180 r 0,05</t>
   </si>
   <si>
-    <t>Laik Pakai</t>
+    <t>1052442</t>
+  </si>
+  <si>
+    <t>Pump Device</t>
+  </si>
+  <si>
+    <t>Benefusion uVP</t>
+  </si>
+  <si>
+    <t>SM1-4C029182</t>
+  </si>
+  <si>
+    <t>infus</t>
+  </si>
+  <si>
+    <t>1052443</t>
+  </si>
+  <si>
+    <t>Benefusion uSP</t>
+  </si>
+  <si>
+    <t>SM3-51038957</t>
+  </si>
+  <si>
+    <t>syringe</t>
   </si>
   <si>
     <t>1052444</t>
   </si>
   <si>
     <t>GEA</t>
   </si>
   <si>
     <t>EB9380H</t>
   </si>
   <si>
     <t>TD-001-IPD6</t>
   </si>
   <si>
     <t>IPD 6</t>
   </si>
   <si>
     <t>max 150 r 0,1</t>
   </si>
   <si>
+    <t>1082390</t>
+  </si>
+  <si>
+    <t>Baby Scale/infant scale/timbangan bayi</t>
+  </si>
+  <si>
+    <t>Onemed</t>
+  </si>
+  <si>
+    <t>OD231B</t>
+  </si>
+  <si>
+    <t>TB-001-LDS</t>
+  </si>
+  <si>
+    <t>LDS</t>
+  </si>
+  <si>
+    <t>max 25 r 0,05</t>
+  </si>
+  <si>
     <t>1082391</t>
   </si>
   <si>
     <t>TD-001-LDS</t>
   </si>
   <si>
-    <t>LDS</t>
-[...1 lines deleted...]
-  <si>
     <t>1052448</t>
   </si>
   <si>
     <t>seca</t>
   </si>
   <si>
     <t>5703204131202</t>
   </si>
   <si>
     <t>OPD 6</t>
   </si>
   <si>
     <t>max 150 r 0,05</t>
   </si>
   <si>
     <t>1052449</t>
   </si>
   <si>
     <t>5703185137926</t>
   </si>
   <si>
     <t>1082392</t>
   </si>
   <si>
     <t>5703185137921</t>
   </si>
   <si>
     <t>1082393</t>
   </si>
   <si>
     <t>5703309102286</t>
   </si>
   <si>
+    <t>1082394</t>
+  </si>
+  <si>
+    <t>Tanita</t>
+  </si>
+  <si>
+    <t>TB-01-OPD6</t>
+  </si>
+  <si>
+    <t>max 20 r 0,05</t>
+  </si>
+  <si>
+    <t>1082395</t>
+  </si>
+  <si>
+    <t>10000000026437</t>
+  </si>
+  <si>
+    <t>max 20 r 0,005</t>
+  </si>
+  <si>
     <t>1082396</t>
   </si>
   <si>
     <t>5703204131206</t>
   </si>
   <si>
     <t>1082397</t>
   </si>
   <si>
     <t>5786044146155</t>
   </si>
   <si>
     <t>max 150 r 0,5 analog</t>
   </si>
   <si>
+    <t>1082398</t>
+  </si>
+  <si>
+    <t>lokal</t>
+  </si>
+  <si>
+    <t>TB-02-OPD6</t>
+  </si>
+  <si>
+    <t>1082399</t>
+  </si>
+  <si>
+    <t>10000000030056</t>
+  </si>
+  <si>
     <t>1048310</t>
   </si>
   <si>
     <t>TD-01-IPD5</t>
   </si>
   <si>
     <t>IPD 5</t>
   </si>
   <si>
     <t>1048311</t>
   </si>
   <si>
     <t>5755239119258</t>
   </si>
   <si>
     <t>Cathlab</t>
   </si>
   <si>
     <t>analog</t>
   </si>
   <si>
     <t>1048312</t>
   </si>
   <si>
     <t>Yamamoto Giken</t>
   </si>
   <si>
     <t>ZT-120</t>
   </si>
   <si>
     <t>TD-01-HD</t>
   </si>
   <si>
     <t>Hemodialisa</t>
   </si>
   <si>
     <t>120/1</t>
   </si>
   <si>
     <t>1048313</t>
   </si>
   <si>
     <t>TD-02-HD</t>
   </si>
   <si>
     <t>150,0.05</t>
   </si>
   <si>
-    <t>KAL</t>
+    <t>1048207</t>
+  </si>
+  <si>
+    <t>Autoclave/Steam Sterilizer/High temp sterill</t>
+  </si>
+  <si>
+    <t>Getinge</t>
+  </si>
+  <si>
+    <t>Solsus 66</t>
+  </si>
+  <si>
+    <t>8AA201060</t>
+  </si>
+  <si>
+    <t>CSSD</t>
+  </si>
+  <si>
+    <t>1048208</t>
+  </si>
+  <si>
+    <t>533HC</t>
+  </si>
+  <si>
+    <t>URA010031</t>
+  </si>
+  <si>
+    <t>1048209</t>
+  </si>
+  <si>
+    <t>ASP</t>
+  </si>
+  <si>
+    <t>Sterrad 100S</t>
+  </si>
+  <si>
+    <t>61204818</t>
   </si>
   <si>
     <t>1082549</t>
   </si>
   <si>
     <t>TDRAD01</t>
   </si>
   <si>
     <t>Radiologi</t>
   </si>
   <si>
     <t>Tidak Laik Pakai</t>
   </si>
   <si>
     <t>1082520</t>
   </si>
   <si>
     <t>10000001467783</t>
   </si>
   <si>
     <t>MCU</t>
   </si>
   <si>
     <t>1082521</t>
   </si>
@@ -332,726 +809,249 @@
   <si>
     <t>TD01222A01093</t>
   </si>
   <si>
     <t>Laboratorium</t>
   </si>
   <si>
     <t>150/0,1</t>
   </si>
   <si>
     <t>1082582</t>
   </si>
   <si>
     <t>10000001600794</t>
   </si>
   <si>
     <t>OPD 1</t>
   </si>
   <si>
     <t>1082583</t>
   </si>
   <si>
     <t>TD-001-OPD1</t>
   </si>
   <si>
-    <t>1082751</t>
-[...80 lines deleted...]
-    <t>OPD</t>
+    <t>1082584</t>
+  </si>
+  <si>
+    <t>10000001763956</t>
+  </si>
+  <si>
+    <t>1082585</t>
+  </si>
+  <si>
+    <t>Sphygmomanometer / Tensimeter</t>
+  </si>
+  <si>
+    <t>Omron</t>
+  </si>
+  <si>
+    <t>HEM-7156</t>
+  </si>
+  <si>
+    <t>202202040521V</t>
+  </si>
+  <si>
+    <t>140903</t>
+  </si>
+  <si>
+    <t>Oximeter Pulse / Pulse Oximeter / Oximeter</t>
+  </si>
+  <si>
+    <t>yobekan</t>
+  </si>
+  <si>
+    <t>YBK303</t>
+  </si>
+  <si>
+    <t>PO-001-MCU</t>
+  </si>
+  <si>
+    <t>140904</t>
+  </si>
+  <si>
+    <t>FOX-2</t>
+  </si>
+  <si>
+    <t>FX215BD0960</t>
+  </si>
+  <si>
+    <t>140911</t>
+  </si>
+  <si>
+    <t>PO-002-MCU</t>
+  </si>
+  <si>
+    <t>1082587</t>
+  </si>
+  <si>
+    <t>PM-60</t>
+  </si>
+  <si>
+    <t>CR-18132816</t>
+  </si>
+  <si>
+    <t>09 Juli 2026</t>
+  </si>
+  <si>
+    <t>1082588</t>
+  </si>
+  <si>
+    <t>Big Ben Round</t>
+  </si>
+  <si>
+    <t>191142596</t>
+  </si>
+  <si>
+    <t>1082589</t>
+  </si>
+  <si>
+    <t>X-Ray General</t>
+  </si>
+  <si>
+    <t>Digital Diagnost C90</t>
+  </si>
+  <si>
+    <t>72471A290527</t>
+  </si>
+  <si>
+    <t>1082570</t>
+  </si>
+  <si>
+    <t>X-Ray Dental Panoramic,X-Ray Panoramic</t>
+  </si>
+  <si>
+    <t>Carestream</t>
+  </si>
+  <si>
+    <t>CS2200</t>
+  </si>
+  <si>
+    <t>GFYQ004</t>
+  </si>
+  <si>
+    <t>1082571</t>
+  </si>
+  <si>
+    <t>Planmeca</t>
+  </si>
+  <si>
+    <t>ProMax</t>
+  </si>
+  <si>
+    <t>RPXV2054939</t>
+  </si>
+  <si>
+    <t>panoramic</t>
+  </si>
+  <si>
+    <t>1082572</t>
+  </si>
+  <si>
+    <t>X-Ray Mobile</t>
+  </si>
+  <si>
+    <t>Brivo XR 115</t>
+  </si>
+  <si>
+    <t>11930DX5</t>
+  </si>
+  <si>
+    <t>1082573</t>
+  </si>
+  <si>
+    <t>X-Ray Angiografi,Cathlab</t>
+  </si>
+  <si>
+    <t>MRC 200</t>
+  </si>
+  <si>
+    <t>402864</t>
+  </si>
+  <si>
+    <t>Kv 73</t>
+  </si>
+  <si>
+    <t>1082574</t>
+  </si>
+  <si>
+    <t>Injector Contrast</t>
+  </si>
+  <si>
+    <t>LF</t>
+  </si>
+  <si>
+    <t>CI1110C027</t>
+  </si>
+  <si>
+    <t>1082576</t>
+  </si>
+  <si>
+    <t>Laryngoscope/ video laryngoscope</t>
+  </si>
+  <si>
+    <t>Redpine</t>
+  </si>
+  <si>
+    <t>RP-IPD-V800</t>
+  </si>
+  <si>
+    <t>0003</t>
+  </si>
+  <si>
+    <t>10 Juli 2026</t>
+  </si>
+  <si>
+    <t>1082577</t>
+  </si>
+  <si>
+    <t>Endoscopy THT</t>
+  </si>
+  <si>
+    <t>Sometech</t>
+  </si>
+  <si>
+    <t>Dr Camscope Pro LED</t>
+  </si>
+  <si>
+    <t>DCSW-250-009</t>
   </si>
   <si>
     <t>1082578</t>
   </si>
   <si>
     <t>Baby Hearing Test Equipment / OAE</t>
   </si>
   <si>
     <t>interacoustic</t>
   </si>
   <si>
     <t>OtoRead</t>
   </si>
   <si>
     <t>IA3007690</t>
-  </si>
-[...577 lines deleted...]
-    <t>11930DX5</t>
   </si>
   <si>
     <t>Generated by dhimasr.my.id</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1533,3384 +1533,3384 @@
       <c r="D5" s="3" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L5" s="3">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="M5" s="3"/>
-      <c r="N5" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N5" s="3"/>
       <c r="O5" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="3">
         <v>2</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D6" s="3" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>30</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="K6" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L6" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M6" s="3"/>
-      <c r="N6" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N6" s="3"/>
       <c r="O6" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="3">
         <v>3</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="F7" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="K7" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L7" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M7" s="3"/>
-      <c r="N7" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N7" s="3"/>
       <c r="O7" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="3">
         <v>4</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>703</v>
+        <v>42</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>43</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="K8" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L8" s="3">
-        <v>6</v>
-[...4 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="M8" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="N8" s="3"/>
       <c r="O8" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="3">
         <v>5</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>703</v>
+        <v>48</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>49</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I9" s="3" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="K9" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L9" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M9" s="3"/>
       <c r="N9" s="3" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="O9" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="3">
         <v>6</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>703</v>
+        <v>54</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>55</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="K10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L10" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M10" s="3"/>
       <c r="N10" s="3" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="O10" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="3">
         <v>7</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>703</v>
+        <v>48</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>60</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I11" s="3" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="K11" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L11" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M11" s="3"/>
       <c r="N11" s="3" t="s">
-        <v>42</v>
+        <v>62</v>
       </c>
       <c r="O11" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="3">
         <v>8</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>19</v>
+        <v>65</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>703</v>
+        <v>66</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>67</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="K12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L12" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M12" s="3"/>
-      <c r="N12" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N12" s="3"/>
       <c r="O12" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="3">
         <v>9</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="H13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="I13" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="D13" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J13" s="3" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="K13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L13" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M13" s="3"/>
-      <c r="N13" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N13" s="3"/>
       <c r="O13" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="3">
         <v>10</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>54</v>
+        <v>74</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>19</v>
+        <v>70</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>30</v>
+        <v>71</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>31</v>
+        <v>75</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I14" s="3" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>56</v>
+        <v>25</v>
       </c>
       <c r="K14" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L14" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="M14" s="3"/>
-      <c r="N14" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N14" s="3"/>
       <c r="O14" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="3">
         <v>11</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>57</v>
+        <v>77</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>19</v>
+        <v>78</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="F15" s="3"/>
+        <v>79</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>80</v>
+      </c>
       <c r="G15" s="3" t="s">
-        <v>58</v>
+        <v>81</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I15" s="3" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>59</v>
+        <v>25</v>
       </c>
       <c r="K15" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L15" s="3">
         <v>3</v>
       </c>
       <c r="M15" s="3"/>
-      <c r="N15" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N15" s="3"/>
       <c r="O15" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" s="3">
         <v>12</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>61</v>
+        <v>82</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>62</v>
+        <v>42</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>63</v>
+        <v>84</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>64</v>
+        <v>85</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I16" s="3" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="K16" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L16" s="3">
         <v>3</v>
       </c>
       <c r="M16" s="3"/>
-      <c r="N16" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N16" s="3"/>
       <c r="O16" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" s="3">
         <v>13</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>67</v>
+        <v>86</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>20</v>
+        <v>88</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>21</v>
+        <v>89</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>68</v>
+        <v>90</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I17" s="3" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>65</v>
+        <v>91</v>
       </c>
       <c r="K17" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L17" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M17" s="3"/>
-      <c r="N17" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N17" s="3"/>
       <c r="O17" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" s="3">
         <v>14</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>19</v>
+        <v>93</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>30</v>
+        <v>94</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>63</v>
+        <v>95</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>72</v>
+        <v>96</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I18" s="3" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>73</v>
+        <v>91</v>
       </c>
       <c r="K18" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L18" s="3">
         <v>2</v>
       </c>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
       <c r="O18" s="3" t="s">
-        <v>74</v>
+        <v>27</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" s="3">
         <v>15</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>703</v>
+        <v>99</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>100</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>76</v>
+        <v>101</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I19" s="3" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="K19" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L19" s="3">
         <v>2</v>
       </c>
       <c r="M19" s="3"/>
-      <c r="N19" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N19" s="3"/>
       <c r="O19" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" s="3">
         <v>16</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>78</v>
+        <v>102</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>19</v>
+        <v>93</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>20</v>
+        <v>94</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>79</v>
+        <v>104</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I20" s="3" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="K20" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L20" s="3">
         <v>2</v>
       </c>
       <c r="M20" s="3"/>
-      <c r="N20" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N20" s="3"/>
       <c r="O20" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="3">
         <v>17</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>80</v>
+        <v>105</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>703</v>
+        <v>106</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>107</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>81</v>
+        <v>108</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I21" s="3" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="J21" s="3" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="K21" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L21" s="3">
         <v>2</v>
       </c>
       <c r="M21" s="3"/>
-      <c r="N21" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N21" s="3"/>
       <c r="O21" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" s="3">
         <v>18</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>83</v>
+        <v>109</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>19</v>
+        <v>110</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>20</v>
+        <v>111</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>21</v>
+        <v>112</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>84</v>
+        <v>113</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I22" s="3" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="J22" s="3" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="K22" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L22" s="3">
         <v>2</v>
       </c>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
       <c r="O22" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" s="3">
         <v>19</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>86</v>
+        <v>114</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>19</v>
+        <v>115</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>30</v>
+        <v>111</v>
       </c>
       <c r="F23" s="3" t="s">
-        <v>21</v>
+        <v>116</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>87</v>
+        <v>117</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I23" s="3" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="J23" s="3" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="K23" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L23" s="3">
         <v>2</v>
       </c>
       <c r="M23" s="3"/>
-      <c r="N23" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N23" s="3"/>
       <c r="O23" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" s="3">
         <v>20</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>89</v>
+        <v>118</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>19</v>
+        <v>115</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>703</v>
+        <v>119</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>120</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>90</v>
+        <v>121</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I24" s="3" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="J24" s="3" t="s">
-        <v>85</v>
+        <v>122</v>
       </c>
       <c r="K24" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L24" s="3">
         <v>2</v>
       </c>
       <c r="M24" s="3"/>
-      <c r="N24" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N24" s="3"/>
       <c r="O24" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" s="3">
         <v>21</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>91</v>
+        <v>123</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>19</v>
+        <v>115</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F25" s="3" t="s">
-        <v>21</v>
+        <v>124</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>92</v>
+        <v>125</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I25" s="3" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="J25" s="3" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="K25" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L25" s="3">
         <v>2</v>
       </c>
       <c r="M25" s="3"/>
       <c r="N25" s="3"/>
       <c r="O25" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" s="3">
         <v>22</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>93</v>
+        <v>126</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>19</v>
+        <v>115</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>20</v>
+        <v>111</v>
       </c>
       <c r="F26" s="3" t="s">
-        <v>21</v>
+        <v>127</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>94</v>
+        <v>128</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I26" s="3" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="J26" s="3" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="K26" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L26" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M26" s="3"/>
       <c r="N26" s="3"/>
       <c r="O26" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="3">
         <v>23</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>95</v>
+        <v>129</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>19</v>
+        <v>115</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>96</v>
+        <v>130</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>97</v>
+        <v>131</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>98</v>
+        <v>132</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I27" s="3" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="J27" s="3" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="K27" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L27" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M27" s="3"/>
-      <c r="N27" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N27" s="3"/>
       <c r="O27" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" s="3">
         <v>24</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>101</v>
+        <v>133</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>19</v>
+        <v>115</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>703</v>
+        <v>111</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>127</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>102</v>
+        <v>134</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I28" s="3" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="J28" s="3" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="K28" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L28" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M28" s="3"/>
       <c r="N28" s="3"/>
       <c r="O28" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" s="3">
         <v>25</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>104</v>
+        <v>135</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>19</v>
+        <v>136</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="F29" s="3"/>
+      <c r="F29" s="3" t="s">
+        <v>137</v>
+      </c>
       <c r="G29" s="3" t="s">
-        <v>105</v>
+        <v>138</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I29" s="3" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="J29" s="3" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="K29" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L29" s="3">
         <v>1</v>
       </c>
       <c r="M29" s="3"/>
       <c r="N29" s="3"/>
       <c r="O29" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" s="3">
         <v>26</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>108</v>
+        <v>130</v>
       </c>
       <c r="F30" s="3" t="s">
-        <v>109</v>
+        <v>131</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>110</v>
+        <v>140</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I30" s="3" t="s">
-        <v>111</v>
+        <v>51</v>
       </c>
       <c r="J30" s="3" t="s">
-        <v>112</v>
+        <v>91</v>
       </c>
       <c r="K30" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L30" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M30" s="3"/>
       <c r="N30" s="3"/>
       <c r="O30" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" s="3">
         <v>27</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>70</v>
+        <v>34</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>113</v>
+        <v>141</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="E31" s="3" t="s">
-        <v>115</v>
+        <v>143</v>
       </c>
       <c r="F31" s="3" t="s">
-        <v>116</v>
+        <v>144</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>117</v>
+        <v>145</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I31" s="3" t="s">
-        <v>24</v>
+        <v>146</v>
       </c>
       <c r="J31" s="3" t="s">
-        <v>118</v>
+        <v>147</v>
       </c>
       <c r="K31" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L31" s="3">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="M31" s="3"/>
-      <c r="N31" s="3"/>
+      <c r="N31" s="3" t="s">
+        <v>148</v>
+      </c>
       <c r="O31" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" s="3">
         <v>28</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>70</v>
+        <v>34</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>119</v>
+        <v>149</v>
       </c>
       <c r="D32" s="3" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="F32" s="3" t="s">
-        <v>120</v>
+        <v>151</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>121</v>
+        <v>152</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I32" s="3" t="s">
-        <v>24</v>
+        <v>146</v>
       </c>
       <c r="J32" s="3" t="s">
-        <v>118</v>
+        <v>147</v>
       </c>
       <c r="K32" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L32" s="3">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="M32" s="3"/>
+        <v>8</v>
+      </c>
+      <c r="M32" s="3" t="s">
+        <v>153</v>
+      </c>
       <c r="N32" s="3"/>
       <c r="O32" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" s="3">
         <v>29</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>70</v>
+        <v>34</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>122</v>
+        <v>154</v>
       </c>
       <c r="D33" s="3" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="E33" s="3" t="s">
-        <v>123</v>
+        <v>111</v>
       </c>
       <c r="F33" s="3" t="s">
-        <v>124</v>
+        <v>155</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>125</v>
+        <v>156</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I33" s="3" t="s">
-        <v>24</v>
+        <v>146</v>
       </c>
       <c r="J33" s="3" t="s">
-        <v>118</v>
+        <v>147</v>
       </c>
       <c r="K33" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L33" s="3">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="M33" s="3"/>
-      <c r="N33" s="3"/>
+      <c r="N33" s="3" t="s">
+        <v>157</v>
+      </c>
       <c r="O33" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" s="3">
         <v>30</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>126</v>
+        <v>34</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>127</v>
+        <v>158</v>
       </c>
       <c r="D34" s="3" t="s">
-        <v>128</v>
+        <v>142</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>129</v>
+        <v>159</v>
       </c>
       <c r="F34" s="3" t="s">
-        <v>130</v>
+        <v>160</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>131</v>
+        <v>161</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I34" s="3" t="s">
-        <v>132</v>
+        <v>146</v>
       </c>
       <c r="J34" s="3" t="s">
-        <v>133</v>
+        <v>162</v>
       </c>
       <c r="K34" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L34" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M34" s="3"/>
-      <c r="N34" s="3"/>
+      <c r="N34" s="3" t="s">
+        <v>163</v>
+      </c>
       <c r="O34" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" s="3">
         <v>31</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>70</v>
+        <v>34</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>134</v>
+        <v>164</v>
       </c>
       <c r="D35" s="3" t="s">
-        <v>135</v>
+        <v>165</v>
       </c>
       <c r="E35" s="3" t="s">
-        <v>136</v>
+        <v>166</v>
       </c>
       <c r="F35" s="3" t="s">
-        <v>137</v>
+        <v>167</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>138</v>
+        <v>168</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I35" s="3" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="J35" s="3" t="s">
-        <v>133</v>
+        <v>169</v>
       </c>
       <c r="K35" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L35" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M35" s="3"/>
-      <c r="N35" s="3"/>
+      <c r="N35" s="3" t="s">
+        <v>170</v>
+      </c>
       <c r="O35" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" s="3">
         <v>32</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>140</v>
+        <v>171</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>142</v>
+        <v>159</v>
       </c>
       <c r="F36" s="3" t="s">
-        <v>143</v>
+        <v>160</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>144</v>
+        <v>172</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I36" s="3" t="s">
-        <v>24</v>
+        <v>146</v>
       </c>
       <c r="J36" s="3" t="s">
-        <v>37</v>
+        <v>169</v>
       </c>
       <c r="K36" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L36" s="3">
         <v>6</v>
       </c>
       <c r="M36" s="3"/>
       <c r="N36" s="3" t="s">
-        <v>145</v>
+        <v>163</v>
       </c>
       <c r="O36" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" s="3">
         <v>33</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="C37" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="F37" s="3">
+        <v>703</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="H37" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="I37" s="3" t="s">
         <v>146</v>
       </c>
-      <c r="D37" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J37" s="3" t="s">
-        <v>41</v>
+        <v>176</v>
       </c>
       <c r="K37" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L37" s="3">
         <v>6</v>
       </c>
       <c r="M37" s="3"/>
       <c r="N37" s="3" t="s">
-        <v>149</v>
+        <v>177</v>
       </c>
       <c r="O37" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" s="3">
         <v>34</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>150</v>
+        <v>178</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E38" s="3" t="s">
-        <v>39</v>
+        <v>174</v>
       </c>
       <c r="F38" s="3">
-        <v>727</v>
+        <v>703</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>151</v>
+        <v>179</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I38" s="3" t="s">
-        <v>24</v>
+        <v>146</v>
       </c>
       <c r="J38" s="3" t="s">
-        <v>41</v>
+        <v>176</v>
       </c>
       <c r="K38" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L38" s="3">
         <v>6</v>
       </c>
       <c r="M38" s="3"/>
       <c r="N38" s="3" t="s">
-        <v>152</v>
+        <v>177</v>
       </c>
       <c r="O38" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" s="3">
         <v>35</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>153</v>
+        <v>180</v>
       </c>
       <c r="D39" s="3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E39" s="3" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>174</v>
+      </c>
+      <c r="F39" s="3">
+        <v>703</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>155</v>
+        <v>181</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I39" s="3" t="s">
-        <v>24</v>
+        <v>146</v>
       </c>
       <c r="J39" s="3" t="s">
-        <v>41</v>
+        <v>176</v>
       </c>
       <c r="K39" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L39" s="3">
         <v>6</v>
       </c>
       <c r="M39" s="3"/>
       <c r="N39" s="3" t="s">
-        <v>149</v>
+        <v>177</v>
       </c>
       <c r="O39" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="3">
         <v>36</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>156</v>
+        <v>182</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E40" s="3" t="s">
-        <v>39</v>
+        <v>174</v>
       </c>
       <c r="F40" s="3">
-        <v>727</v>
+        <v>703</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I40" s="3" t="s">
-        <v>24</v>
+        <v>146</v>
       </c>
       <c r="J40" s="3" t="s">
-        <v>41</v>
+        <v>176</v>
       </c>
       <c r="K40" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L40" s="3">
         <v>6</v>
       </c>
       <c r="M40" s="3"/>
       <c r="N40" s="3" t="s">
-        <v>152</v>
+        <v>177</v>
       </c>
       <c r="O40" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" s="3">
         <v>37</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>158</v>
+        <v>184</v>
       </c>
       <c r="D41" s="3" t="s">
-        <v>141</v>
+        <v>165</v>
       </c>
       <c r="E41" s="3" t="s">
-        <v>39</v>
+        <v>185</v>
       </c>
       <c r="F41" s="3">
-        <v>727</v>
+        <v>1380</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>159</v>
+        <v>186</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I41" s="3" t="s">
-        <v>24</v>
+        <v>146</v>
       </c>
       <c r="J41" s="3" t="s">
-        <v>103</v>
+        <v>176</v>
       </c>
       <c r="K41" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L41" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M41" s="3"/>
-      <c r="N41" s="3"/>
+      <c r="N41" s="3" t="s">
+        <v>187</v>
+      </c>
       <c r="O41" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" s="3">
         <v>38</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>70</v>
+        <v>34</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>160</v>
+        <v>188</v>
       </c>
       <c r="D42" s="3" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="E42" s="3" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>174</v>
+      </c>
+      <c r="F42" s="3">
+        <v>727</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>164</v>
+        <v>189</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I42" s="3" t="s">
-        <v>132</v>
+        <v>146</v>
       </c>
       <c r="J42" s="3" t="s">
-        <v>133</v>
+        <v>176</v>
       </c>
       <c r="K42" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L42" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M42" s="3"/>
-      <c r="N42" s="3"/>
+      <c r="N42" s="3" t="s">
+        <v>190</v>
+      </c>
       <c r="O42" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" s="3">
         <v>39</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>70</v>
+        <v>34</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>165</v>
+        <v>191</v>
       </c>
       <c r="D43" s="3" t="s">
-        <v>166</v>
+        <v>142</v>
       </c>
       <c r="E43" s="3" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>174</v>
+      </c>
+      <c r="F43" s="3">
+        <v>703</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>169</v>
+        <v>192</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I43" s="3" t="s">
-        <v>132</v>
+        <v>146</v>
       </c>
       <c r="J43" s="3" t="s">
-        <v>133</v>
+        <v>176</v>
       </c>
       <c r="K43" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L43" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M43" s="3"/>
-      <c r="N43" s="3"/>
+      <c r="N43" s="3" t="s">
+        <v>177</v>
+      </c>
       <c r="O43" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" s="3">
         <v>40</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>70</v>
+        <v>34</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>170</v>
+        <v>193</v>
       </c>
       <c r="D44" s="3" t="s">
-        <v>171</v>
+        <v>142</v>
       </c>
       <c r="E44" s="3" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>174</v>
+      </c>
+      <c r="F44" s="3">
+        <v>786</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>174</v>
+        <v>194</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I44" s="3" t="s">
-        <v>111</v>
+        <v>146</v>
       </c>
       <c r="J44" s="3" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="K44" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L44" s="3">
-        <v>3</v>
-[...4 lines deleted...]
-      <c r="N44" s="3"/>
+        <v>6</v>
+      </c>
+      <c r="M44" s="3"/>
+      <c r="N44" s="3" t="s">
+        <v>195</v>
+      </c>
       <c r="O44" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" s="3">
         <v>41</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>70</v>
+        <v>34</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>177</v>
+        <v>196</v>
       </c>
       <c r="D45" s="3" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="E45" s="3" t="s">
-        <v>178</v>
+        <v>197</v>
       </c>
       <c r="F45" s="3" t="s">
-        <v>179</v>
+        <v>144</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>180</v>
+        <v>198</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I45" s="3" t="s">
-        <v>132</v>
+        <v>146</v>
       </c>
       <c r="J45" s="3" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="K45" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L45" s="3">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M45" s="3"/>
       <c r="N45" s="3" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="O45" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" s="3">
         <v>42</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>70</v>
+        <v>34</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>182</v>
+        <v>199</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="E46" s="3" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>174</v>
+      </c>
+      <c r="F46" s="3">
+        <v>727</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>185</v>
+        <v>200</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I46" s="3" t="s">
-        <v>132</v>
+        <v>146</v>
       </c>
       <c r="J46" s="3" t="s">
-        <v>186</v>
+        <v>176</v>
       </c>
       <c r="K46" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L46" s="3">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M46" s="3"/>
       <c r="N46" s="3" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="O46" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" s="3">
         <v>43</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>70</v>
+        <v>34</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>188</v>
+        <v>201</v>
       </c>
       <c r="D47" s="3" t="s">
-        <v>171</v>
+        <v>142</v>
       </c>
       <c r="E47" s="3" t="s">
-        <v>178</v>
+        <v>159</v>
       </c>
       <c r="F47" s="3" t="s">
-        <v>189</v>
+        <v>160</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>190</v>
+        <v>202</v>
       </c>
       <c r="H47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I47" s="3" t="s">
-        <v>132</v>
+        <v>146</v>
       </c>
       <c r="J47" s="3" t="s">
-        <v>186</v>
+        <v>203</v>
       </c>
       <c r="K47" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L47" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="M47" s="3"/>
       <c r="N47" s="3" t="s">
-        <v>191</v>
+        <v>163</v>
       </c>
       <c r="O47" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48" s="3">
         <v>44</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>126</v>
+        <v>34</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>192</v>
+        <v>204</v>
       </c>
       <c r="D48" s="3" t="s">
-        <v>171</v>
+        <v>142</v>
       </c>
       <c r="E48" s="3" t="s">
-        <v>193</v>
-[...3 lines deleted...]
-      </c>
+        <v>174</v>
+      </c>
+      <c r="F48" s="3"/>
       <c r="G48" s="3" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="H48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I48" s="3" t="s">
-        <v>132</v>
+        <v>146</v>
       </c>
       <c r="J48" s="3" t="s">
-        <v>133</v>
+        <v>206</v>
       </c>
       <c r="K48" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L48" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M48" s="3"/>
-      <c r="N48" s="3"/>
+      <c r="N48" s="3" t="s">
+        <v>207</v>
+      </c>
       <c r="O48" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49" s="3">
         <v>45</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>70</v>
+        <v>34</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>196</v>
+        <v>208</v>
       </c>
       <c r="D49" s="3" t="s">
-        <v>197</v>
+        <v>142</v>
       </c>
       <c r="E49" s="3" t="s">
-        <v>198</v>
+        <v>209</v>
       </c>
       <c r="F49" s="3" t="s">
-        <v>199</v>
+        <v>210</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>200</v>
+        <v>211</v>
       </c>
       <c r="H49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I49" s="3" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="J49" s="3" t="s">
-        <v>133</v>
+        <v>212</v>
       </c>
       <c r="K49" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L49" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M49" s="3"/>
-      <c r="N49" s="3"/>
+      <c r="N49" s="3" t="s">
+        <v>213</v>
+      </c>
       <c r="O49" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50" s="3">
         <v>46</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>70</v>
+        <v>34</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>201</v>
+        <v>214</v>
       </c>
       <c r="D50" s="3" t="s">
-        <v>202</v>
+        <v>142</v>
       </c>
       <c r="E50" s="3" t="s">
-        <v>172</v>
+        <v>143</v>
       </c>
       <c r="F50" s="3" t="s">
-        <v>203</v>
+        <v>144</v>
       </c>
       <c r="G50" s="3" t="s">
-        <v>204</v>
+        <v>215</v>
       </c>
       <c r="H50" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I50" s="3" t="s">
-        <v>132</v>
+        <v>146</v>
       </c>
       <c r="J50" s="3" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="K50" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L50" s="3">
         <v>3</v>
       </c>
       <c r="M50" s="3"/>
-      <c r="N50" s="3"/>
+      <c r="N50" s="3" t="s">
+        <v>216</v>
+      </c>
       <c r="O50" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" s="3">
         <v>47</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>206</v>
+        <v>217</v>
       </c>
       <c r="D51" s="3" t="s">
-        <v>207</v>
+        <v>218</v>
       </c>
       <c r="E51" s="3" t="s">
-        <v>208</v>
+        <v>219</v>
       </c>
       <c r="F51" s="3" t="s">
-        <v>209</v>
+        <v>220</v>
       </c>
       <c r="G51" s="3" t="s">
-        <v>210</v>
+        <v>221</v>
       </c>
       <c r="H51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I51" s="3" t="s">
-        <v>132</v>
+        <v>146</v>
       </c>
       <c r="J51" s="3" t="s">
-        <v>205</v>
+        <v>222</v>
       </c>
       <c r="K51" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L51" s="3">
         <v>3</v>
       </c>
       <c r="M51" s="3"/>
       <c r="N51" s="3"/>
       <c r="O51" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" s="3">
         <v>48</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="D52" s="3" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="E52" s="3" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="F52" s="3" t="s">
-        <v>214</v>
+        <v>224</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>215</v>
+        <v>225</v>
       </c>
       <c r="H52" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I52" s="3" t="s">
-        <v>132</v>
+        <v>146</v>
       </c>
       <c r="J52" s="3" t="s">
-        <v>133</v>
+        <v>222</v>
       </c>
       <c r="K52" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L52" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M52" s="3"/>
       <c r="N52" s="3"/>
       <c r="O52" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" s="3">
         <v>49</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>126</v>
+        <v>17</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>216</v>
+        <v>226</v>
       </c>
       <c r="D53" s="3" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E53" s="3" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
       <c r="F53" s="3" t="s">
-        <v>219</v>
+        <v>228</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="H53" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I53" s="3" t="s">
-        <v>132</v>
+        <v>146</v>
       </c>
       <c r="J53" s="3" t="s">
-        <v>205</v>
+        <v>222</v>
       </c>
       <c r="K53" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L53" s="3">
         <v>3</v>
       </c>
       <c r="M53" s="3"/>
       <c r="N53" s="3"/>
       <c r="O53" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54" s="3">
         <v>50</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>221</v>
+        <v>230</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>222</v>
+        <v>142</v>
       </c>
       <c r="E54" s="3" t="s">
-        <v>223</v>
+        <v>159</v>
       </c>
       <c r="F54" s="3" t="s">
-        <v>224</v>
+        <v>210</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="H54" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I54" s="3" t="s">
-        <v>132</v>
+        <v>146</v>
       </c>
       <c r="J54" s="3" t="s">
-        <v>133</v>
+        <v>232</v>
       </c>
       <c r="K54" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L54" s="3">
         <v>2</v>
       </c>
       <c r="M54" s="3"/>
       <c r="N54" s="3"/>
       <c r="O54" s="3" t="s">
-        <v>28</v>
+        <v>233</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" s="3">
         <v>51</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
       <c r="D55" s="3" t="s">
-        <v>222</v>
+        <v>142</v>
       </c>
       <c r="E55" s="3" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>174</v>
+      </c>
+      <c r="F55" s="3">
+        <v>703</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="H55" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I55" s="3" t="s">
-        <v>132</v>
+        <v>146</v>
       </c>
       <c r="J55" s="3" t="s">
-        <v>133</v>
+        <v>236</v>
       </c>
       <c r="K55" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L55" s="3">
         <v>2</v>
       </c>
       <c r="M55" s="3"/>
-      <c r="N55" s="3"/>
+      <c r="N55" s="3" t="s">
+        <v>177</v>
+      </c>
       <c r="O55" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56" s="3">
         <v>52</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>70</v>
+        <v>34</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
       <c r="D56" s="3" t="s">
-        <v>230</v>
+        <v>142</v>
       </c>
       <c r="E56" s="3" t="s">
-        <v>231</v>
+        <v>143</v>
       </c>
       <c r="F56" s="3" t="s">
-        <v>21</v>
+        <v>144</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="H56" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I56" s="3" t="s">
-        <v>233</v>
+        <v>146</v>
       </c>
       <c r="J56" s="3" t="s">
-        <v>59</v>
+        <v>236</v>
       </c>
       <c r="K56" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L56" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M56" s="3"/>
-      <c r="N56" s="3"/>
+      <c r="N56" s="3" t="s">
+        <v>177</v>
+      </c>
       <c r="O56" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57" s="3">
         <v>53</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>70</v>
+        <v>34</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="D57" s="3" t="s">
-        <v>235</v>
+        <v>142</v>
       </c>
       <c r="E57" s="3" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>174</v>
+      </c>
+      <c r="F57" s="3">
+        <v>703</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="H57" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I57" s="3" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="J57" s="3" t="s">
-        <v>205</v>
+        <v>241</v>
       </c>
       <c r="K57" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L57" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M57" s="3"/>
-      <c r="N57" s="3"/>
+      <c r="N57" s="3" t="s">
+        <v>216</v>
+      </c>
       <c r="O57" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58" s="3">
         <v>54</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>70</v>
+        <v>34</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="D58" s="3" t="s">
-        <v>240</v>
+        <v>142</v>
       </c>
       <c r="E58" s="3" t="s">
-        <v>241</v>
+        <v>143</v>
       </c>
       <c r="F58" s="3" t="s">
-        <v>242</v>
+        <v>144</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>243</v>
       </c>
       <c r="H58" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I58" s="3" t="s">
-        <v>132</v>
+        <v>146</v>
       </c>
       <c r="J58" s="3" t="s">
-        <v>205</v>
+        <v>244</v>
       </c>
       <c r="K58" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L58" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M58" s="3"/>
       <c r="N58" s="3"/>
       <c r="O58" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59" s="3">
         <v>55</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>70</v>
+        <v>34</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D59" s="3" t="s">
-        <v>240</v>
+        <v>142</v>
       </c>
       <c r="E59" s="3" t="s">
-        <v>241</v>
+        <v>159</v>
       </c>
       <c r="F59" s="3" t="s">
-        <v>245</v>
+        <v>144</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>246</v>
       </c>
       <c r="H59" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I59" s="3" t="s">
-        <v>132</v>
+        <v>146</v>
       </c>
       <c r="J59" s="3" t="s">
-        <v>205</v>
+        <v>244</v>
       </c>
       <c r="K59" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L59" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M59" s="3"/>
-      <c r="N59" s="3"/>
+      <c r="N59" s="3" t="s">
+        <v>247</v>
+      </c>
       <c r="O59" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60" s="3">
         <v>56</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>70</v>
+        <v>34</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D60" s="3" t="s">
-        <v>248</v>
+        <v>142</v>
       </c>
       <c r="E60" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="F60" s="3">
+        <v>703</v>
+      </c>
+      <c r="G60" s="3" t="s">
         <v>249</v>
       </c>
-      <c r="F60" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H60" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I60" s="3" t="s">
-        <v>24</v>
+        <v>146</v>
       </c>
       <c r="J60" s="3" t="s">
-        <v>77</v>
+        <v>244</v>
       </c>
       <c r="K60" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L60" s="3">
         <v>2</v>
       </c>
       <c r="M60" s="3"/>
-      <c r="N60" s="3"/>
+      <c r="N60" s="3" t="s">
+        <v>177</v>
+      </c>
       <c r="O60" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61" s="3">
         <v>57</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>70</v>
+        <v>34</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="D61" s="3" t="s">
-        <v>248</v>
+        <v>142</v>
       </c>
       <c r="E61" s="3" t="s">
-        <v>96</v>
+        <v>143</v>
       </c>
       <c r="F61" s="3" t="s">
-        <v>253</v>
+        <v>144</v>
       </c>
       <c r="G61" s="3" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="H61" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I61" s="3" t="s">
-        <v>24</v>
+        <v>146</v>
       </c>
       <c r="J61" s="3" t="s">
-        <v>77</v>
+        <v>244</v>
       </c>
       <c r="K61" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L61" s="3">
         <v>2</v>
       </c>
       <c r="M61" s="3"/>
       <c r="N61" s="3"/>
       <c r="O61" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62" s="3">
         <v>58</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>70</v>
+        <v>34</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="D62" s="3" t="s">
-        <v>248</v>
+        <v>142</v>
       </c>
       <c r="E62" s="3" t="s">
-        <v>249</v>
+        <v>143</v>
       </c>
       <c r="F62" s="3" t="s">
-        <v>250</v>
+        <v>144</v>
       </c>
       <c r="G62" s="3" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="H62" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I62" s="3" t="s">
-        <v>24</v>
+        <v>146</v>
       </c>
       <c r="J62" s="3" t="s">
-        <v>77</v>
+        <v>244</v>
       </c>
       <c r="K62" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L62" s="3">
         <v>2</v>
       </c>
       <c r="M62" s="3"/>
       <c r="N62" s="3"/>
       <c r="O62" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63" s="3">
         <v>59</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>70</v>
+        <v>34</v>
       </c>
       <c r="C63" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="G63" s="3" t="s">
         <v>257</v>
       </c>
-      <c r="D63" s="3" t="s">
-[...5 lines deleted...]
-      <c r="F63" s="3" t="s">
+      <c r="H63" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="I63" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="J63" s="3" t="s">
         <v>258</v>
       </c>
-      <c r="G63" s="3" t="s">
+      <c r="K63" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="L63" s="3">
+        <v>1</v>
+      </c>
+      <c r="M63" s="3"/>
+      <c r="N63" s="3" t="s">
         <v>259</v>
       </c>
-      <c r="H63" s="3" t="s">
-[...15 lines deleted...]
-      <c r="N63" s="3"/>
       <c r="O63" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64" s="3">
         <v>60</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>260</v>
       </c>
       <c r="D64" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="F64" s="3">
+        <v>703</v>
+      </c>
+      <c r="G64" s="3" t="s">
         <v>261</v>
       </c>
-      <c r="E64" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F64" s="3" t="s">
+      <c r="H64" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="I64" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="J64" s="3" t="s">
         <v>262</v>
       </c>
-      <c r="G64" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K64" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L64" s="3">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="M64" s="3"/>
       <c r="N64" s="3"/>
       <c r="O64" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65" s="3">
         <v>61</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="C65" s="3" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="D65" s="3" t="s">
-        <v>261</v>
+        <v>142</v>
       </c>
       <c r="E65" s="3" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="F65" s="3"/>
       <c r="G65" s="3" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="H65" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I65" s="3" t="s">
-        <v>24</v>
+        <v>146</v>
       </c>
       <c r="J65" s="3" t="s">
-        <v>25</v>
+        <v>262</v>
       </c>
       <c r="K65" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L65" s="3">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="M65" s="3"/>
-      <c r="N65" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N65" s="3"/>
       <c r="O65" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66" s="3">
         <v>62</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="D66" s="3" t="s">
-        <v>270</v>
+        <v>165</v>
       </c>
       <c r="E66" s="3" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>174</v>
+      </c>
+      <c r="F66" s="3">
+        <v>727</v>
       </c>
       <c r="G66" s="3" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="H66" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I66" s="3" t="s">
-        <v>24</v>
+        <v>146</v>
       </c>
       <c r="J66" s="3" t="s">
-        <v>85</v>
+        <v>262</v>
       </c>
       <c r="K66" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L66" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M66" s="3"/>
       <c r="N66" s="3"/>
       <c r="O66" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67" s="3">
         <v>63</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="C67" s="3" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="D67" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="F67" s="3" t="s">
         <v>270</v>
       </c>
-      <c r="E67" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G67" s="3" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="H67" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I67" s="3" t="s">
-        <v>233</v>
+        <v>146</v>
       </c>
       <c r="J67" s="3" t="s">
-        <v>73</v>
+        <v>244</v>
       </c>
       <c r="K67" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L67" s="3">
         <v>2</v>
       </c>
       <c r="M67" s="3"/>
       <c r="N67" s="3"/>
       <c r="O67" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="A68" s="3">
         <v>64</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="D68" s="3" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="E68" s="3" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="F68" s="3" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="G68" s="3" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="H68" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I68" s="3" t="s">
-        <v>111</v>
+        <v>146</v>
       </c>
       <c r="J68" s="3" t="s">
-        <v>112</v>
+        <v>236</v>
       </c>
       <c r="K68" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L68" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M68" s="3"/>
       <c r="N68" s="3"/>
       <c r="O68" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69" s="3">
         <v>65</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="C69" s="3" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="D69" s="3" t="s">
-        <v>283</v>
+        <v>273</v>
       </c>
       <c r="E69" s="3" t="s">
-        <v>162</v>
+        <v>255</v>
       </c>
       <c r="F69" s="3" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="G69" s="3" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="H69" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I69" s="3" t="s">
-        <v>132</v>
+        <v>146</v>
       </c>
       <c r="J69" s="3" t="s">
-        <v>133</v>
+        <v>236</v>
       </c>
       <c r="K69" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L69" s="3">
         <v>2</v>
       </c>
       <c r="M69" s="3"/>
       <c r="N69" s="3"/>
       <c r="O69" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="A70" s="3">
         <v>66</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="D70" s="3" t="s">
-        <v>283</v>
+        <v>273</v>
       </c>
       <c r="E70" s="3" t="s">
-        <v>287</v>
+        <v>274</v>
       </c>
       <c r="F70" s="3" t="s">
-        <v>288</v>
+        <v>275</v>
       </c>
       <c r="G70" s="3" t="s">
-        <v>289</v>
+        <v>281</v>
       </c>
       <c r="H70" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I70" s="3" t="s">
-        <v>132</v>
+        <v>146</v>
       </c>
       <c r="J70" s="3" t="s">
-        <v>290</v>
+        <v>236</v>
       </c>
       <c r="K70" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L70" s="3">
         <v>2</v>
       </c>
       <c r="M70" s="3"/>
       <c r="N70" s="3"/>
       <c r="O70" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71" s="3">
         <v>67</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>291</v>
+        <v>282</v>
       </c>
       <c r="D71" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="F71" s="3" t="s">
         <v>283</v>
       </c>
-      <c r="E71" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G71" s="3" t="s">
-        <v>293</v>
+        <v>284</v>
       </c>
       <c r="H71" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I71" s="3" t="s">
-        <v>132</v>
+        <v>285</v>
       </c>
       <c r="J71" s="3" t="s">
-        <v>133</v>
+        <v>232</v>
       </c>
       <c r="K71" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L71" s="3">
         <v>2</v>
       </c>
       <c r="M71" s="3"/>
       <c r="N71" s="3"/>
       <c r="O71" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="A72" s="3">
         <v>68</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>70</v>
+        <v>34</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="D72" s="3" t="s">
-        <v>283</v>
+        <v>268</v>
       </c>
       <c r="E72" s="3" t="s">
-        <v>162</v>
+        <v>94</v>
       </c>
       <c r="F72" s="3" t="s">
-        <v>295</v>
+        <v>287</v>
       </c>
       <c r="G72" s="3" t="s">
-        <v>296</v>
+        <v>288</v>
       </c>
       <c r="H72" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I72" s="3" t="s">
-        <v>132</v>
+        <v>285</v>
       </c>
       <c r="J72" s="3" t="s">
-        <v>133</v>
+        <v>232</v>
       </c>
       <c r="K72" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L72" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M72" s="3"/>
       <c r="N72" s="3"/>
       <c r="O72" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73" s="3">
         <v>69</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>297</v>
+        <v>289</v>
       </c>
       <c r="D73" s="3" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
       <c r="E73" s="3" t="s">
-        <v>298</v>
+        <v>20</v>
       </c>
       <c r="F73" s="3" t="s">
-        <v>299</v>
+        <v>291</v>
       </c>
       <c r="G73" s="3" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="H73" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I73" s="3" t="s">
-        <v>132</v>
+        <v>285</v>
       </c>
       <c r="J73" s="3" t="s">
-        <v>133</v>
+        <v>232</v>
       </c>
       <c r="K73" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L73" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M73" s="3"/>
       <c r="N73" s="3"/>
       <c r="O73" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="A74" s="3">
         <v>70</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
       <c r="D74" s="3" t="s">
-        <v>283</v>
+        <v>294</v>
       </c>
       <c r="E74" s="3" t="s">
-        <v>162</v>
+        <v>295</v>
       </c>
       <c r="F74" s="3" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="G74" s="3" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="H74" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I74" s="3" t="s">
-        <v>132</v>
+        <v>285</v>
       </c>
       <c r="J74" s="3" t="s">
-        <v>133</v>
+        <v>232</v>
       </c>
       <c r="K74" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L74" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M74" s="3"/>
       <c r="N74" s="3"/>
       <c r="O74" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75" s="3">
         <v>71</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="D75" s="3" t="s">
-        <v>283</v>
+        <v>294</v>
       </c>
       <c r="E75" s="3" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F75" s="3" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="G75" s="3" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="H75" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I75" s="3" t="s">
-        <v>132</v>
+        <v>285</v>
       </c>
       <c r="J75" s="3" t="s">
-        <v>133</v>
+        <v>232</v>
       </c>
       <c r="K75" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L75" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M75" s="3"/>
-      <c r="N75" s="3"/>
+      <c r="N75" s="3" t="s">
+        <v>302</v>
+      </c>
       <c r="O75" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76" s="3">
         <v>72</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="C76" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="F76" s="3" t="s">
         <v>305</v>
       </c>
-      <c r="D76" s="3" t="s">
+      <c r="G76" s="3" t="s">
         <v>306</v>
       </c>
-      <c r="E76" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H76" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I76" s="3" t="s">
-        <v>111</v>
+        <v>285</v>
       </c>
       <c r="J76" s="3" t="s">
-        <v>205</v>
+        <v>232</v>
       </c>
       <c r="K76" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L76" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M76" s="3"/>
       <c r="N76" s="3"/>
       <c r="O76" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77" s="3">
         <v>73</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="C77" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F77" s="3" t="s">
         <v>309</v>
       </c>
-      <c r="D77" s="3" t="s">
+      <c r="G77" s="3" t="s">
         <v>310</v>
       </c>
-      <c r="E77" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H77" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I77" s="3" t="s">
-        <v>233</v>
+        <v>285</v>
       </c>
       <c r="J77" s="3" t="s">
-        <v>59</v>
+        <v>206</v>
       </c>
       <c r="K77" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L77" s="3">
         <v>3</v>
       </c>
       <c r="M77" s="3"/>
       <c r="N77" s="3" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="O77" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78" s="3">
         <v>74</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="C78" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="E78" s="3" t="s">
         <v>314</v>
       </c>
-      <c r="D78" s="3" t="s">
+      <c r="F78" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="G78" s="3" t="s">
         <v>315</v>
       </c>
-      <c r="E78" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H78" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I78" s="3" t="s">
-        <v>233</v>
+        <v>285</v>
       </c>
       <c r="J78" s="3" t="s">
-        <v>73</v>
+        <v>206</v>
       </c>
       <c r="K78" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L78" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M78" s="3"/>
       <c r="N78" s="3"/>
       <c r="O78" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79" s="3">
         <v>75</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="C79" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="F79" s="3" t="s">
         <v>319</v>
       </c>
-      <c r="D79" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E79" s="3" t="s">
+      <c r="G79" s="3" t="s">
         <v>320</v>
       </c>
-      <c r="F79" s="3" t="s">
+      <c r="H79" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="I79" s="3" t="s">
         <v>321</v>
       </c>
-      <c r="G79" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J79" s="3" t="s">
-        <v>73</v>
+        <v>25</v>
       </c>
       <c r="K79" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L79" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M79" s="3"/>
-      <c r="N79" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N79" s="3"/>
       <c r="O79" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="A80" s="3">
         <v>76</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="C80" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="E80" s="3" t="s">
         <v>324</v>
       </c>
-      <c r="D80" s="3" t="s">
+      <c r="F80" s="3" t="s">
         <v>325</v>
       </c>
-      <c r="E80" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F80" s="3" t="s">
+      <c r="G80" s="3" t="s">
         <v>326</v>
       </c>
-      <c r="G80" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H80" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I80" s="3" t="s">
-        <v>233</v>
+        <v>321</v>
       </c>
       <c r="J80" s="3" t="s">
-        <v>73</v>
+        <v>91</v>
       </c>
       <c r="K80" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L80" s="3">
         <v>2</v>
       </c>
       <c r="M80" s="3"/>
       <c r="N80" s="3"/>
       <c r="O80" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81" s="3">
         <v>77</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="C81" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="D81" s="3" t="s">
         <v>328</v>
       </c>
-      <c r="D81" s="3" t="s">
+      <c r="E81" s="3" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
       <c r="F81" s="3" t="s">
         <v>330</v>
       </c>
       <c r="G81" s="3" t="s">
         <v>331</v>
       </c>
       <c r="H81" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I81" s="3" t="s">
-        <v>233</v>
+        <v>321</v>
       </c>
       <c r="J81" s="3" t="s">
-        <v>73</v>
+        <v>91</v>
       </c>
       <c r="K81" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L81" s="3">
         <v>2</v>
       </c>
       <c r="M81" s="3"/>
       <c r="N81" s="3"/>
       <c r="O81" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="O83" s="4" t="s">
         <v>332</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>