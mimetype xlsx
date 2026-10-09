--- v0 (2026-08-10)
+++ v1 (2026-10-09)
@@ -74,129 +74,129 @@
   <si>
     <t>GEDUNG</t>
   </si>
   <si>
     <t>LANTAI</t>
   </si>
   <si>
     <t>BARCODE</t>
   </si>
   <si>
     <t>CATATAN</t>
   </si>
   <si>
     <t>KETERANGAN</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Utama</t>
   </si>
   <si>
     <t>KAL</t>
   </si>
   <si>
+    <t>1097213</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Refrigerator </t>
+  </si>
+  <si>
+    <t>Gea</t>
+  </si>
+  <si>
+    <t>Expo-480PH</t>
+  </si>
+  <si>
+    <t>2023070030</t>
+  </si>
+  <si>
+    <t>20 Juli 2026</t>
+  </si>
+  <si>
+    <t>Farmasi</t>
+  </si>
+  <si>
+    <t>202401284</t>
+  </si>
+  <si>
+    <t>MLC-9058</t>
+  </si>
+  <si>
+    <t>Laik Pakai</t>
+  </si>
+  <si>
+    <t>1097214</t>
+  </si>
+  <si>
+    <t>17010090</t>
+  </si>
+  <si>
+    <t>202600136</t>
+  </si>
+  <si>
     <t>1097220</t>
   </si>
   <si>
     <t>Infrared Lamp</t>
   </si>
   <si>
     <t>Itanaku</t>
   </si>
   <si>
     <t>IR-371</t>
   </si>
   <si>
     <t>IR-001-FS</t>
   </si>
   <si>
-    <t>20 Juli 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Fisioterapi</t>
   </si>
   <si>
     <t>202401029</t>
   </si>
   <si>
     <t>MLC-813</t>
   </si>
   <si>
-    <t>Laik Pakai</t>
-[...1 lines deleted...]
-  <si>
     <t>1097221</t>
   </si>
   <si>
     <t>Heuser</t>
   </si>
   <si>
     <t>TGS 3.1</t>
   </si>
   <si>
     <t>246.73.0311.134</t>
   </si>
   <si>
     <t>202401028</t>
   </si>
   <si>
     <t>MLC-807</t>
-  </si>
-[...31 lines deleted...]
-    <t>202600136</t>
   </si>
   <si>
     <t>KAN</t>
   </si>
   <si>
     <t>1097222</t>
   </si>
   <si>
     <t xml:space="preserve">Sphygmomanometer </t>
   </si>
   <si>
     <t>Riester</t>
   </si>
   <si>
     <t>Big Ben Round</t>
   </si>
   <si>
     <t>130416094</t>
   </si>
   <si>
     <t>202401031</t>
   </si>
   <si>
     <t>MNLC-811</t>
   </si>
@@ -744,268 +744,268 @@
         <v>20</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="3"/>
       <c r="I6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L6" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M6" s="3" t="s">
         <v>27</v>
       </c>
       <c r="N6" s="3" t="s">
         <v>28</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="3">
         <v>3</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="H7" s="3"/>
       <c r="I7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L7" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M7" s="3" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="N7" s="3"/>
       <c r="O7" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="3">
         <v>4</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F8" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="D8" s="3" t="s">
+      <c r="G8" s="3" t="s">
         <v>37</v>
-      </c>
-[...7 lines deleted...]
-        <v>40</v>
       </c>
       <c r="H8" s="3"/>
       <c r="I8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="K8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L8" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M8" s="3" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="N8" s="3" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="3">
         <v>5</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="G9" s="3" t="s">
         <v>44</v>
-      </c>
-[...10 lines deleted...]
-        <v>45</v>
       </c>
       <c r="H9" s="3"/>
       <c r="I9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="K9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L9" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M9" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="N9" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="N9" s="3"/>
       <c r="O9" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="3">
         <v>6</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>50</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>51</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H10" s="3"/>
       <c r="I10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="K10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L10" s="3">
         <v>1</v>
       </c>
       <c r="M10" s="3" t="s">
         <v>53</v>
       </c>
       <c r="N10" s="3" t="s">
         <v>54</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="3">
         <v>7</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>56</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>57</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>58</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H11" s="3"/>
       <c r="I11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="K11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L11" s="3">
         <v>1</v>
       </c>
       <c r="M11" s="3" t="s">
         <v>60</v>
       </c>
       <c r="N11" s="3" t="s">
         <v>61</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="O13" s="4" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>